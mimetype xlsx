--- v0 (2026-01-27)
+++ v1 (2026-04-15)
@@ -63,273 +63,273 @@
   <si>
     <t>SUBSTITUA-SE integralmente o Programa 0011 – Administração Legislativa, constante do Anexo III do Projeto de Lei Ordinária nº 51, de 2025, que dispõe sobre o Plano Plurianual do Município de Meridiano para o quadriênio de 2026 a 2029, pelo novo texto que segue em Anexo I a esta Emenda.</t>
   </si>
   <si>
     <t>Destinado para a Ordem do Dia</t>
   </si>
   <si>
     <t>Emenda nº 14 de 2025</t>
   </si>
   <si>
     <t>SUBSTITUA-SE no Projeto de Lei Ordinária nº 52 de 2025, as peças orçamentárias referentes ao órgão 01 – Câmara Municipal, constantes dos Anexos III, VI e VII, pelos novos demonstrativos que acompanham esta Emenda.</t>
   </si>
   <si>
     <t>Emenda nº 15 de 2025</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>ACRESCENTEM-SE ao Art. 6º do Projeto de Lei Ordinária nº 52 de 2025 os seguintes parágrafos.</t>
   </si>
   <si>
     <t>Emenda nº 16 de 2025</t>
   </si>
   <si>
-    <t>Cleomar Gonçalves,Daiane Moreira,Edevair Silva,Júnio Dias</t>
+    <t>Cleomar Faria Gonçalves,Daiane Aparecida da Silva Moreira,Edevair de Melo Silva,Júnio Afonso Dias</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 001/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 57.376,79, no âmbito do orçamento da Secretaria Municipal de Saúde, para custeio dos atendimentos hospitalares prestados aos munícipes pelo Hospital de Base de São José do Rio Preto.</t>
   </si>
   <si>
     <t>Emenda nº 17 de 2025</t>
   </si>
   <si>
-    <t>Cleomar Gonçalves</t>
+    <t>Cleomar Faria Gonçalves</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 002/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o PAS do Povoado do Santo Antônio do Viradouro.</t>
   </si>
   <si>
     <t>Emenda nº 18 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 003/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Cultura, Esporte e Turismo, para investimento na implantação de pórtico ou similar para identificação turística do Bairro do Golfo.</t>
   </si>
   <si>
     <t>Emenda nº 20 de 2025</t>
   </si>
   <si>
-    <t>Edevair Silva</t>
+    <t>Edevair de Melo Silva</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 005/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
   </si>
   <si>
     <t>Emenda nº 21 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 006/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 2.500,00, no âmbito do orçamento da Secretaria Municipal de Assistência e Promoção Social, para investimento na aquisição de cadeiras de rodas para o CCI "Denise Pereira Teodoro".</t>
   </si>
   <si>
     <t>Emenda nº 22 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 007/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 2.500,00, no âmbito do orçamento da Diretoria Municipal de Urbanismo e Serviços Públicos, para investimento na aquisição de cadeiras de rodas para o Velório Municipal “Neide Colavite Rizzato”.</t>
   </si>
   <si>
     <t>Emenda nº 23 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 008/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 23.688,39, no âmbito do orçamento da Secretaria Municipal de Educação, para investimento na aquisição e implantação de aparelhos de ar-condicionado na frota municipal de transporte escolar.</t>
   </si>
   <si>
     <t>Emenda nº 24 de 2025</t>
   </si>
   <si>
-    <t>Edivan Tonelote</t>
+    <t>Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 009/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o Centro de Diagnóstico e Tratamento de Fisioterapia “João Lopes Ramos”.</t>
   </si>
   <si>
     <t>Emenda nº 25 de 2025</t>
   </si>
   <si>
-    <t>Edivan Tonelote,Rui Barbosa,Victor Almeida</t>
+    <t>Edivan Cassio Tonelote,Rui Dias Barbosa,Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 010/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 86.065,17, no âmbito do orçamento da Diretoria Municipal de Agricultura e Serviços Rurais, para investimento na aquisição de equipamento colhedora de forragem (forrageira).</t>
   </si>
   <si>
     <t>Emenda nº 26 de 2025</t>
   </si>
   <si>
-    <t>Júnio Dias</t>
+    <t>Júnio Afonso Dias</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 011/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Diretoria Municipal de Agricultura e Serviços Rurais, para investimento na aquisição de carreta forrageira basculante.</t>
   </si>
   <si>
     <t>Emenda nº 27 de 2025</t>
   </si>
   <si>
-    <t>Rafael Tavares</t>
+    <t>Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 012/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a Estratégia Saúde da Família.</t>
   </si>
   <si>
     <t>Emenda nº 28 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 013/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Diretoria Municipal de Urbanismo e Serviços Públicos, para investimento na execução de pequenos reparos, adequações e melhorias urbanas em diversos pontos do município.</t>
   </si>
   <si>
     <t>Emenda nº 29 de 2025</t>
   </si>
   <si>
-    <t>Rui Barbosa</t>
+    <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 014/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
   </si>
   <si>
     <t>Emenda nº 30 de 2025</t>
   </si>
   <si>
-    <t>Victor Almeida</t>
+    <t>Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 015/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o Centro de Diagnóstico e Tratamento de Fisioterapia “João Lopes Ramos”.</t>
   </si>
   <si>
     <t>Emenda nº 31 de 2025</t>
   </si>
   <si>
-    <t>Daiane Moreira</t>
+    <t>Daiane Aparecida da Silva Moreira</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 016/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Assistência e Promoção Social, para investimento na reforma do CCI "Denise Pereira Teodoro".</t>
   </si>
   <si>
     <t>Emenda nº 32 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 017/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na ambientação das salas de Pediatria e Ginecologia da UBS de Meridiano.</t>
   </si>
   <si>
     <t>Emenda nº 33 de 2025</t>
   </si>
   <si>
-    <t>Agnaldo Júnior</t>
+    <t>Agnaldo Rodrigues da Silva Júnior</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 018/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Educação, para investimento na aquisição e implantação de aparelhos de ar-condicionado na frota municipal de transporte escolar.</t>
   </si>
   <si>
     <t>Emenda nº 34 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 019/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos à Irmandade da Santa Casa de Misericórdia de Fernandópolis.</t>
   </si>
   <si>
     <t>Emenda nº 35 de 2025</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº. 020/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 21 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - Prefeito Municipal</t>
   </si>
   <si>
     <t>Altera a referência salarial do cargo de Orientador Social de provimento efetivo no Quadro Permanente de Pessoal do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 51 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 52 de 2025</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Meridiano-SP para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 16 de 2025</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Secretário Municipal de Administração, requisitando-se informações referentes ao destino dos fios elétricos removidos do Parque do Povo por conta da reforma realizada.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 17 de 2025</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Prefeito Municipal, requisitando-se informações referentes a cessação de pagamento de adicional de insalubridade aos servidores municipais e a disponibilização dos laudos técnicos que embasaram a referida decisão pelo Poder Executivo.</t>
   </si>
   <si>
     <t>Requerimento nº 18 de 2025</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie à Senhora Coordenadora de Recursos Humanos, requisitando-se informações referentes à listagem de cargos efetivos, comissionados e temporários existentes, vagos e ocupados da Prefeitura Municipal de Meridiano.</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2025</t>
   </si>
   <si>
     <t>CEI-001/25 - Comissão Especial de Inquérito nº 001/2025</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que seja submetido à deliberação do Plenário o pedido de prorrogação do prazo de funcionamento da Comissão, por igual período, nos termos do art. 87 do Regimento Interno, a fim de possibilitar a finalização dos trabalhos em curso.</t>
   </si>
   <si>
     <t>Indicação nº 98 de 2025</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Administração, que seja estudada a viabilidade de criação ou adequação de forma de remuneração, gratificação ou compensação aos integrantes do Poder Público que atuam junto à Defesa Civil Municipal, quando no exercício de suas funções em regime de plantão, sobreaviso ou fora do horário normal de expediente.</t>
   </si>
   <si>
     <t>Indicação nº 100 de 2025</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que determine à Secretaria competente a realização de estudos e a adoção das providências necessárias para viabilizar, nos finais de semana, a disponibilização de caçambas aos munícipes, mediante lista cronológica de solicitação e demais ajustes operacionais que se mostrarem pertinentes.</t>
   </si>
   <si>
     <t>Moção nº 32 de 2025</t>
   </si>
   <si>
-    <t>Rui Barbosa,Edivan Tonelote,Rafael Tavares,Victor Almeida</t>
+    <t>Rui Dias Barbosa,Edivan Cassio Tonelote,Rafael Alexandre Tavares,Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>Manifesta PESAR POR FALECIMENTO a amigos e familiares em relação ao falecimento do Sr. ANTÔNIO FERREIRA DE SOUZA FILHO.</t>
   </si>
   <si>
     <t>Moção nº 33 de 2025</t>
   </si>
   <si>
-    <t>Edivan Tonelote,Rafael Tavares,Rui Barbosa,Victor Almeida</t>
+    <t>Edivan Cassio Tonelote,Rafael Alexandre Tavares,Rui Dias Barbosa,Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>Manifesta PESAR POR FALECIMENTO a amigos e familiares em relação ao falecimento do Sr. ANTÔNIO NETO SIQUEIRA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -633,51 +633,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="89" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">