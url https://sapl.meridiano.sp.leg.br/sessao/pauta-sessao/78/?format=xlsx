--- v1 (2026-02-24)
+++ v2 (2026-04-12)
@@ -57,51 +57,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 64 de 2025</t>
   </si>
   <si>
     <t>Poder Executivo - Prefeito Municipal</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 565.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Setor do Meio Ambiente.</t>
   </si>
   <si>
     <t>Destinado para a Ordem do Dia</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 94 de 2025</t>
   </si>
   <si>
     <t>Edevair de Melo Silva,Agnaldo Rodrigues da Silva Júnior</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal, que seja adotada providência para a instalação de aparelhos de ar-condicionado nos micro-ônibus utilizados no transporte municipal.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 95 de 2025</t>
   </si>
   <si>
     <t>Daiane Aparecida da Silva Moreira</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja instalados postes fixos com corrente removível nas calçadas adjacentes à Escola Municipal "Paula Zangrando", permitindo o bloqueio temporário do trânsito de veículos nos horários de entrada e saída dos estudantes, a fim de garantir maior segurança no fluxo escolar.</t>
   </si>
   <si>
     <t>Indicação nº 96 de 2025</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja determinada a utilização dos galhos, troncos e demais resíduos vegetais recolhidos pelas equipes de manutenção urbana para processamento no triturador a ser adquirido, transformando-os em insumo orgânico a ser utilizado nas hortas, praças, jardins públicos e demais áreas verdes do Município.</t>
   </si>
   <si>
     <t>Indicação nº 97 de 2025</t>
   </si>
   <si>
     <t>Agnaldo Rodrigues da Silva Júnior,Cleomar Faria Gonçalves,Daiane Aparecida da Silva Moreira,Edevair de Melo Silva,Júnio Afonso Dias</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja instalado um redutor de velocidade na Rua São José, nas proximidades do número 1212, a fim de aumentar a segurança viária de pedestres, moradores e condutores que utilizam a via.</t>
   </si>