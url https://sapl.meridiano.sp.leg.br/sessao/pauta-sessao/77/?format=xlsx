--- v0 (2026-02-24)
+++ v1 (2026-04-12)
@@ -84,51 +84,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 70 de 2025</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 29.928,20 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor de Vias Públicas.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 71 de 2025</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 1.332.500,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações dos seguintes setores: Fundo Municipal de Saúde; Ensino Fundamental; Transporte Escolar e Educação Infantil.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 92 de 2025</t>
   </si>
   <si>
     <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito, que seja determinada a realização de serviços de manutenção nos Centros Comunitários que atualmente estão disponíveis para uso da população, objetivando garantir melhores condições de uso e funcionamento desses espaços públicos.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 93 de 2025</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal, que seja oficiada a companhia responsável pelo fornecimento de energia elétrica (Elektro) para que seja realizada a substituição de um poste de madeira localizado no final da Rua Hélio Calegari, no entroncamento com a Rua José Guilherme.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>