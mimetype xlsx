--- v1 (2026-02-24)
+++ v2 (2026-04-12)
@@ -103,51 +103,51 @@
   <si>
     <t>Dispõe sobre a prevenção e punição ao assédio moral e/ou sexual no âmbito da Administração Pública direta e indireta dos Poderes Executivo e Legislativo do Município de Meridiano e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 5 de 2025</t>
   </si>
   <si>
     <t>Júnio Afonso Dias</t>
   </si>
   <si>
     <t>Altera os artigos 58, 229 e 238 da Resolução nº 1 de 6 de dezembro de 2016, que trata sobre o “Regimento Interno da Câmara Municipal de Meridiano”.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 14 de 2025</t>
   </si>
   <si>
     <t>Daiane Aparecida da Silva Moreira</t>
   </si>
   <si>
     <t>REQUER-SE que a Mesa Diretora oficie ao Senhor Prefeito Municipal, requisitando-lhe informações referente ao recebimento de recursos oriundos do Fundo Estadual de Defesa dó interesses Difusos (FID), do Governo do Estado de São Paulo, bem como sua efetiva utilização.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 85 de 2025</t>
   </si>
   <si>
     <t>Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal e à Secretária de Assistencia Social, que seja providenciado transporte para buscar os idosos em suas residências nos dias de atividades do CCI e viagens da terceira idade.</t>
   </si>
   <si>
     <t>Indicação nº 86 de 2025</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal e ao Diretor Municipal de Urbanismo e Serviços Públicas, que seja implantado um redutor de velocidade na Rua São Paulo, altura do número 2104.</t>
   </si>
   <si>
     <t>Indicação nº 87 de 2025</t>
   </si>
   <si>
     <t>Agnaldo Rodrigues da Silva Júnior,Edevair de Melo Silva</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, que seja adotado  providências para estudos a fim de conceder redução ou isenção do ITBI a imóveis financiados pelo Programa “Minha Casa, Minha Vida” (preferencialmente Faixa 1 - famílias de baixa renda)</t>
   </si>