--- v1 (2026-02-24)
+++ v2 (2026-04-17)
@@ -69,51 +69,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 58 de 2025</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 12.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 60 de 2025</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 83.100,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor de Vias Públicas.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 13 de 2025</t>
   </si>
   <si>
     <t>Júnio Afonso Dias</t>
   </si>
   <si>
     <t>REQUER Informações ao Chefe do Poder Executivo e a  Srª Procuradora do Município, requisitando-lhes informações referentes aos processos judiciais em que o Município figura como polo passivo em demandas relativas ao pagamento de adicional de insalubridade em patamar inferior ao devido a servidores públicos municipais.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 75 de 2025</t>
   </si>
   <si>
     <t>Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Estradas de Rodagem (DER) e ao Setor de Urbanismo e Serviços Públicos que realizem estudos técnicos para implementar medidas de redução de velocidade de caminhões e demais veículos no trecho de ligação entre a entrada recém-asfaltada que conecta Jacilândia a Valentim Gentil.</t>
   </si>
   <si>
     <t>Indicação nº 81 de 2025</t>
   </si>
   <si>
     <t>Daiane Aparecida da Silva Moreira</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que seja realizado estudo técnico, administrativo e jurídico, por meio das Secretarias competentes, visando à efetiva equiparação salarial entre os cargos de Escriturário do Poder Executivo e do Poder Legislativo Municipal, em razão da identidade de atribuições já reconhecida em legislação anterior.</t>
   </si>
   <si>
     <t>Indicação nº 82 de 2025</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal e ao Setor de Urbanismo e Serviços Públicos, que seja implantado um redutor de velocidade (lombada) na Rua Gerônimo Calixto Borges, em frente ao nº 2334, tendo em vista a segurança de pedestres e motoristas que trafegam pelo local</t>
   </si>