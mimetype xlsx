--- v0 (2026-02-24)
+++ v1 (2026-04-12)
@@ -105,51 +105,51 @@
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Regulamenta a Galeria de Ex-Presidentes e Galeria das Legislaturas da Câmara Municipal de Meridiano e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2025</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos veículos oficiais da Câmara Municipal de Meridiano.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 2 de 2025</t>
   </si>
   <si>
     <t>Edivan Cassio Tonelote,Rafael Alexandre Tavares,Rui Dias Barbosa,Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>Solicito informações sobre o andamento e a previsão de início efetivo das atividades do centro de castração.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2025</t>
   </si>
   <si>
     <t>Cleomar Faria Gonçalves</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre a instalação de câmeras de vigilância no bairro Golfo, solicitando informações sobre o status do processo e a previsão para a efetivação do serviço.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2025</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que solicite à comapnhia de energia elétrica a regularização da altura dos cabos de energia nos cruzamentos de vias públicas.</t>
   </si>
   <si>
     <t>Indicação nº 21 de 2025</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome providências para desobstruir o bueiro entupido na entrada da Cohab Meridiano F, no cruzamento das ruas Donato Marcelo Balbo e Euclydes Polizeli.</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2025</t>
   </si>