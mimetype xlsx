--- v0 (2026-02-24)
+++ v1 (2026-04-13)
@@ -84,51 +84,51 @@
   <si>
     <t>Dispõe de autorização para alienar por doação à Companhia de Desenvolvimento Habitacional e Urbano do Estado de São Paulo – CDHU, 02 (dois) imóveis urbanos que especifica.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2025</t>
   </si>
   <si>
     <t>Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas ilícitas e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2025</t>
   </si>
   <si>
     <t>Agnaldo Rodrigues da Silva Júnior,Cleomar Faria Gonçalves,Daiane Aparecida da Silva Moreira,Edevair de Melo Silva,Júnio Afonso Dias</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de drone para auxiliar no combate ao mosquito Aedes aegypti.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2025</t>
   </si>
   <si>
     <t>Daiane Aparecida da Silva Moreira</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado estudo técnico para avaliar a possibilidade de fornecer transporte às crianças do ensino fundamental para as escolas.</t>
   </si>
   <si>
     <t>Indicação nº 14 de 2025</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a disponibilização de um equipamento de hemograma.</t>
   </si>
   <si>
     <t>Indicação nº 15 de 2025</t>
   </si>
   <si>
     <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização da sinalização viária das ruas da CDHU Meridiano F.</t>
   </si>