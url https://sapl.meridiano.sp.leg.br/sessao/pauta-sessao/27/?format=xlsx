--- v0 (2026-02-24)
+++ v1 (2026-04-13)
@@ -84,51 +84,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 31 de 2024</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do município para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 47 de 2024</t>
   </si>
   <si>
     <t>Dispõe sobre princípios e diretrizes para a elaboração e implementação das políticas públicas pela Primeira Infância no Município de Meridiano e sobre o Plano Municipal pela Primeira Infância e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 38 de 2024</t>
   </si>
   <si>
     <t>Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a atualização do horário dos médicos, especialistas e demais colaboradores no painel que fica disponibilizado na USB.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2024</t>
   </si>
   <si>
     <t>Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>Requere ao Departamento de Estradas de Rodagem (DER) tomada de providências para sinalização de redutores de velocidade instalados no Município mediante convênio.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>