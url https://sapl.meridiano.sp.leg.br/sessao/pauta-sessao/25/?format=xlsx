--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -90,51 +90,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 42 de 2024</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional-suplementar no valor de R$ 884.413,07 para incrementar a dotação orçamentária ao Setor de Educação Infantil no Exercício 2024.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 44 de 2024</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na L.D.O. e no P.P.A. e dispõe de abertura de crédito adicional-especial no valor de R$ 44.974,15 para incrementar dotação orçamentária ao setor de educação infantil no exercício de 2024.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2024</t>
   </si>
   <si>
     <t>Juliana Lima de Miranda</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de calçamento na Rua São José, nas proximidades do Residencial Conquista.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>