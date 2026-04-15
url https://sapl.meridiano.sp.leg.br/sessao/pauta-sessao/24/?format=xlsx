--- v0 (2026-02-24)
+++ v1 (2026-04-15)
@@ -99,51 +99,51 @@
   <si>
     <t>Define os Feriados no Município de Meridiano/SP.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3 de 2024</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Regulamenta a cessão e utilização do Plenário da Câmara Municipal de Meridiano por terceiros.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2024</t>
   </si>
   <si>
     <t>Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal que encaminhe ao Comitê de Investimentos a solicitação para que seja providenciado o envio de um relatório completo e todos os extratos dos investimentos relativos aos valores do Regime Próprio de Previdência Social (RPPS), referentes ao ano de 2024, no prazo de 15 (quinze) dias.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2024</t>
   </si>
   <si>
     <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal explicações sobre a razão pela qual foi retirada a gratificação de motorista do ensino de uma servidora mãe de autista, que teve sua jornada de trabalho reduzida conforme assegurado pela Lei n° 1518/2023.</t>
   </si>
   <si>
     <t>Indicação nº 35 de 2024</t>
   </si>
   <si>
     <t>Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que providencie a manutenção da placa de orientação dos principais pontos da cidade, instalada no cruzamento da via de acesso Trancredo Neves com a Rua Ernesto Cavalin, uma vez que está apagada.</t>
   </si>
   <si>
     <t>Indicação nº 36 de 2024</t>
   </si>
   <si>
     <t>Cleomar Faria Gonçalves</t>
   </si>