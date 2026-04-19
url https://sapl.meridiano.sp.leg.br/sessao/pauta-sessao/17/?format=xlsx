--- v0 (2026-02-24)
+++ v1 (2026-04-19)
@@ -60,78 +60,78 @@
   <si>
     <t>Poder Executivo - Prefeito Municipal</t>
   </si>
   <si>
     <t>Concede nos termos do art. 37, inciso X da Constituição Federal e art. 75 da Lei Complementar Municipal nº 061, reajuste nos vencimentos dos servidores públicos ativos, inativos e pensionistas da Prefeitura do Município de Meridiano e dá outras providências.</t>
   </si>
   <si>
     <t>Destinado para a Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 13 de 2024</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Revisa a Remuneração dos Servidores do Poder Legislativo Municipal do Município de Meridiano.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 23 de 2024</t>
   </si>
   <si>
     <t>Fixa dos subsídios para os exercentes de mandatos eletivos do Poder Legislativo, Poder Executivo e Secretários para a Legislatura de 01 de janeiro de 2025 a 31 de dezembro de 2028, do Município de Meridiano/SP e dá outras providências.</t>
   </si>
   <si>
-    <t>Proposição retirada da Ordem do Dia</t>
+    <t>Retirada da Ordem do Dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 24 de 2024</t>
   </si>
   <si>
     <t>Dá denominação de “TRAVESSA FRANCISCO LOZARCOS GARCIA” a Travessa “A” do Loteamento Residencial do Bairro Jardim Conquista.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 25 de 2024</t>
   </si>
   <si>
     <t>Passa a denominar-se de IDEVALDO MODA o Sistema de Lazer conhecido por nº 01, do Conjunto Habitacional Meridiano “B” da CDHU, nesta cidade.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Moção nº 2 de 2024</t>
   </si>
   <si>
     <t>Cleomar Faria Gonçalves</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. JOSÉ VALDO DAMIÃO MADEIRO, por sua dedicação durante os trabalhos excepcionais desenvolvidos junto à comunidade de Meridiano.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Moção nº 3 de 2024</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à Sra. MARIA VANDEIRA DOS SANTOS, por sua dedicação durante os trabalhos excepcionais desenvolvidos junto à comunidade de Meridiano.</t>
   </si>
   <si>
     <t>Moção nº 4 de 2024</t>
   </si>
   <si>
     <t>Alexandre Donizete Lopes,Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Reverendo Sr. LUCIANO RAMOS DA NATIVIDADE, por sua dedicação durante os trabalhos excepcionais desenvolvidos junto à comunidade de Meridiano.</t>
   </si>
   <si>
     <t>Moção nº 5 de 2024</t>
   </si>
   <si>
     <t>Benedito Franco da Costa</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Sr. LUIZ CARLOS FAZAN, por sua dedicação durante os trabalhos excepcionais desenvolvidos junto à comunidade de Meridiano.</t>
   </si>
@@ -509,51 +509,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="45" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="28.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>321</v>