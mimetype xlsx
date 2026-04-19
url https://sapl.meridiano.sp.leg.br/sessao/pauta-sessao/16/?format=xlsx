--- v0 (2026-02-25)
+++ v1 (2026-04-19)
@@ -111,51 +111,51 @@
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Fixa dos subsídios para os exercentes de mandatos eletivos do Poder Legislativo, Poder Executivo e Secretários para a Legislatura de 01 de janeiro de 2025 a 31 de dezembro de 2028, do Município de Meridiano/SP e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 1 de 2024</t>
   </si>
   <si>
     <t>Juliana Lima de Miranda</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadão Honorário do Município de Meridiano ao Dep. Federal Kim Patroca Kataguiri e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2024</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a instalação de um redutor de velocidade na Rua Donato Marcelo Balbo, nas proximidades do número 1949.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 23 de 2024</t>
   </si>
   <si>
     <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja denominada alguma rua ou prédio público relacionado à educação com o nome de Luis Carlos da Silva Caineli.</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2024</t>
   </si>
   <si>
     <t>Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a denominação da Rua Projetada 1 com o nome de Miguel Alves Soares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">