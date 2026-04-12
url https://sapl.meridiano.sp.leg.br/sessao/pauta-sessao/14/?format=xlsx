--- v0 (2026-02-24)
+++ v1 (2026-04-12)
@@ -93,51 +93,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 13 de 2024</t>
   </si>
   <si>
     <t>Dispõe de abertura de um crédito adicional-especial no valor de R$ 39.438,07 (trinta e nove mil, quatrocentos e trinta e oito reais e sete centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2024</t>
   </si>
   <si>
     <t>Dispõe de abertura de um crédito adicional- especial no valor de R$329.387,67 e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Moção nº 1 de 2024</t>
   </si>
   <si>
     <t>Alexandre Donizete Lopes,Benedito Franco da Costa,Cleomar Faria Gonçalves,Ismael Aparecido Marçal,Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>Moção de Apaluso ao Dr. Franco Xavier Rego pelos serviços prestados ao município de Meridiano/SP.</t>
   </si>
   <si>
-    <t>Destinado ao Expediente</t>
+    <t>Destinado para o Expediente</t>
   </si>
   <si>
     <t>Indicação nº 8 de 2024</t>
   </si>
   <si>
     <t>Rafael Alexandre Tavares</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal denominar uma das ruas da cidade com o nome do Sr. Sizino Costa dos Santos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">