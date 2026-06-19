--- v1 (2026-03-21)
+++ v2 (2026-06-19)
@@ -10,154 +10,199 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="304" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="671" uniqueCount="335">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>Poder Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/915/veto_ao_projeto_de_lei_ordinaria_no_35-2026_-_medicamentos.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao Projeto de Lei Ordinária nº 35 de 2026</t>
+  </si>
+  <si>
     <t>825</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Júnio Afonso Dias, Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/825/emenda_01-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE-SE o Parágrafo 5º ao artigo 2º do Projeto de Lei Complementar nº 2/2026.</t>
   </si>
   <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Edevair de Melo Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/892/emenda_02-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTE-SE o Inciso VI ao artigo 2º do Projeto de Lei Ordinária nº 35/2026.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>ACRESCENTA-SE OS ARTIGO 63-A E 63-B, NA LEI ORGÂNICA</t>
+  </si>
+  <si>
     <t>801</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Poder Executivo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_complementar_revisao_geral_anual_salarial_2026.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos vencimentos dos servidores públicos ativos, inativos e pensionistas da Prefeitura do Município de Meridiano, nos termos do art. 37, inciso X, da Constituição Federal e do art. 75 da Lei Complementar Municipal nº 061, de 18 de janeiro de 2011, e dá outras providências.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/803/plc_revisao_anual_conformidade.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual prevista no inciso X do artigo 37 da Constituição Federal aos servidores da Câmara Municipal de Meridiano.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/797/projeto_de_lei_-_fundo_municipal_de_saneamento_ambiental_e_infraestrutura__fmsai.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Ambiental e Infraestrutura – FMSAI no Município de Meridiano/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/800/projeto_de_lei__plano_municipal_de_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/804/projeto_de_lei_-_credito_suplementar_-_r_270.00000_-_fumdema_-_triturador..pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 270.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor do Meio Ambiente.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/805/projeto_de_lei_-_credito_adicional_especial_-_minha_casa_minha_vida..pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 3.000.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotação orçamentária no setor de Vias Públicas.</t>
@@ -189,167 +234,254 @@
   <si>
     <t>808</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/808/projeto_de_lei_-_credito_suplementar_-_r_9.63084_-_consorcio.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 9.630,84 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Ensino Fundamental.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/869/projeto_de_lei_-_credito_especial_-_r_56.72098_-_emendas_impositivas_e_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 56.720,98 que terá classificação orçamentária no exercício de 2026, para incrementar dotações do Setor do Fundo Municipal de Saúde e do Setor do Transporte Escolar.</t>
   </si>
   <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>Daiane Aparecida da Silva Moreira</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/882/plo_035-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de programa municipal para acesso excepcional a medicamentos de alto custo, não disponibilizados pelo SUS, e dá outras providências.</t>
+  </si>
+  <si>
     <t>849</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/849/pdl-003-2026_-_carlos_roberto_de_almeida_conformidade.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha XIX de Março a CARLOS ROBERTO DE ALMEIDA em conformidade com o Regimento de Honrarias Legislativas.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>Edivan Cassio Tonelote</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/853/pdl-004-2026_-_edvaldo_rui_morandin_conformidade.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha XIX de Março a EDVALDO RUI MORANDIN em conformidade com o Regimento de Honrarias Legislativas.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>Agnaldo Rodrigues da Silva Júnior</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/854/pdl-005-2026_-_conformidade.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha XIX de Março a CARLOS ALBERTO SAVAZZI em conformidade com o Regimento de Honrarias Legislativas.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/827/13projeto_de_lei_-_credito_especial_-_r_877.20000_-_saude_-_substituicao.pdf</t>
   </si>
   <si>
     <t>Substitui o texto integral do Projeto de Lei Ordinária nº 13 de 2026. Autoriza abertura de crédito adicional especial no valor de R$ 877.200,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotações do Setor do Fundo Municipal de Saúde.</t>
   </si>
   <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_cargos_efetivos_direcao_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 060, de 18 de janeiro de 2011, extingue os cargos em comissão e cria cargos de provimento efetivo de Diretor de Escola, Vice-Diretor de Escola e Coordenadores Pedagógicos no âmbito da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
     <t>812</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_001-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Prefeito Municipal, requisitando-se informações referentes as providências adotadas em relação às Indicações nº 001/2023 e nº 055/2023, que tratam da extinção do desconto previdenciário incidente sobre aposentados e pensionistas vinculados ao Regime Próprio de Previdência Social – RPPS.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>Edevair de Melo Silva</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_02-2026_assinado.pdf</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Chefe de Gabinete do Prefeito, requisitando-se informações referentes sobre o cumprimento da Lei Municipal nº 1.673, de 07 de novembro de 2025, referente a implementação de um sistema próprio para divulgação de todas as leis e demais atos normativos do Município de Meridiano.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>Cleomar Faria Gonçalves</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_3_-_2026.pdf</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Diretor de Urbanismo e Serviços Públicos, requisitando-se informações referentes e detalhadas acerca dos gastos realizados com os seguintes veículos e máquinas pertencentes a essa Diretoria.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_4-2026.pdf</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Prefeito Municipal, requisitando-se informações referentes e esclarecimentos quanto ao uso de veículos oficiais do Município, especialmente quanto a eventuais deslocamentos até o povoado de Santo Antônio do Viradouro, envolvendo o Diretor de Urbanismo e Serviços Urbanos, Senhor Uelton de Paula Garcia.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>Rui Dias Barbosa</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_005-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>REQUERE-SE que a Mesa Diretora oficie ao Senhor Prefeito Municipal, requisitando-se informações referentes quanto as providências adotadas para o cumprimento da Lei Ordinária Municipal nº 1.518/2023, quanto à redução de jornada de trabalho para servidora responsável por dependente que necessita de cuidados especiais.</t>
   </si>
   <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/872/requerimento_006-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie ao Secretário Municipal de Administração, requisitando-se informações referentes às notificações e infrações lavradas nos últimos 90 (noventa) dias, com fundamento na Lei Ordinária nº 1.165, de 04 de abril de 2017, que dispõe sobre a limpeza e conservação de terrenos urbanos, incluindo suas alterações posteriores.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/885/requerimento_7_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie ao Chefe do Gabinete do Prefeito, requisitando-se informações referentes área de matrícula nº 64.291 classificada como área institucional pertencente ao Condomínio do Golfo, destinada à futura construção de uma praça pública.</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_008-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie ao Coordenador de Recursos Humanos do Poder Executivo Municipal, requisitando-se informações referentes à concessão de redução de jornada de trabalho às servidoras públicas municipais mães atípicas, nos termos da Lei Ordinária Municipal nº 1.518/2023.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Daiane Aparecida da Silva Moreira, Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Edevair de Melo Silva, Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/912/requerimento_009-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie à Diretora da EMEI Dolores Maria Torrente, Sra. Lilian Fazan, requisitando-se informações referentes a esclarecer quanto a declarações a elas atribuídas sobre a existência de suposto Projeto de Lei que trataria da criação de 5 (cinco) cargos de funcionários para a referida unidade escolar, bem como a alegação de que tal proposição teria sido negada pelo Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Júnio Afonso Dias, Cleomar Faria Gonçalves</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie ao Chefe do Gabinete do Prefeito do Poder Executivo Municipal, requisitando-se informações referentes ao andamento da execução das emendas impositivas incorporadas à Lei Ordinária nº 1.680, de 15 de dezembro de 2025 (Lei Orçamentária Anual de 2026).</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_011-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE que a Mesa Diretora oficie ao Coordenador de Recursos Humanos do Poder Executivo Municipal, requisitando-se informações referentes à concessão de faltas abonadas aos servidores lotados no setor de Almoxarifado da Prefeitura Municipal.</t>
+  </si>
+  <si>
     <t>795</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Júnio Afonso Dias</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_001-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal que adote as providências necessárias para a edição de projeto de lei que viabilize o pagamento retroativo de vantagens funcionais aos servidores públicos municipais, nos termos da Lei Complementar nº 226 que preve a autorização de pagamentos retroativos de anuênio, triênio, quinquênio, sexta-parte, licença-prêmio e demais mecanismos equivalentes ao quadro de pessoal de entes federativos que decretaram estado de calamidade pública decorrente da pandemia da covid-19, observados os limites legais e fiscais aplicáveis</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, por meio do setor competente, que sejam adotadas medidas urgentes para a regularização, reforma e sinalização das lixeiras instaladas nos pontos da zona rural do Município</t>
@@ -390,89 +522,77 @@
   <si>
     <t>810</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_006-2026.pdf</t>
   </si>
   <si>
     <t>INDICA que sejam realizados estudos técnicos, administrativos, jurídicos e financeiros com a finalidade de analisar e atender às demandas já apresentadas pelos servidores municipais, no que se refere à equiparação salarial entre os servidores do Poder Executivo e do Poder Legislativo, especificamente nos cargos de Escriturário e Serviços Gerais.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>Júnio Afonso Dias</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_007-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor de Urbanismo e Serviços Públicos, que seja realizada, além das podas tradicionais das árvores efetuadas de forma habitual no Município, também a seja realizada  a poda/remoção dos galhos inferiores, popularmente conhecida como "poda das saias das árvores”, especialmente nas vias públicas, esquinas e cruzamentos da cidade, com o objetivo de proporcionar melhor visibilidade, segurança e fluidez no tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_8-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a instalação de 02 (duas) câmeras de monitoramento solar 360°, com postes de 6 a 8 metros de altura, em pontos estratégicos do Parque do Povo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_009-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizadas ações de limpeza, roçagem e organização das áreas institucionais localizadas no conjunto habitacional CDHU Meridiano F.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_010-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja disponibilizado um ônibus com maior capacidade para transporte de trabalhadores do Povoado de Santo Antônio de Viradouro até o Município de Valentim Gentil.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/852/indicacao_11-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada a devida sinalização da obra em andamento na estrada municipal que liga Meridiano ao Povoado de Santo Antônio do Viradouro, bem como na estrada que liga o Povoado de Santo Antônio do Viradouro ao Município de Valentim Gentil.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_012-2026.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada manutenção geral, limpeza periódica e melhorias na iluminação pública da Praça da COHAB Meridiano E.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_013-2026_conformidade.pdf</t>
@@ -489,69 +609,456 @@
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_014-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Gabinete do Prefeito, que seja denominado a sede do Estratégia de Saúde da Família (ESF) de Meridiano em homenagem a "Benedita Alexandre de Freitas".</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_015-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada, com urgência, a sinalização adequada e a manutenção da ponte e do aterro localizados na região do Córrego da Varação, área utilizada diariamente por moradores e produtores rurais.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>http://sapl.meridiano.sp.leg.br/media/</t>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_016-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada manutenção de controle de mato, limpeza das lixeiras e aplicação da motoniveladora na Rua Dionízio Diogo de Farias, do condomínio do Golfo.</t>
   </si>
   <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_017-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja adotada a providência necessária para acionar e requerer informações junto à concessionária Elektro, informações acerca das constantes interrupções no fornecimento de energia elétrica nas áreas rurais do município de Meridiano/SP.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior, Edevair de Melo Silva, Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/873/indicacao_018-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário Municipal de Cultura, Esporte e Turismo, que seja fornecido lanche aos atletas da equipe oficial de futebol do município, ao término de todas as partidas realizadas fora do território municipal.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_019-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja realizada a doação do imóvel localizado na Rua João Savazi, nº 1572, atualmente utilizado pelo Fundo Social de Solidariedade, para que passe a constituir sede própria do Regime Próprio de Previdência Social (RPPS) do Município de Meridiano.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_20-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja disponibilizado veículos para transporte de idosos às atividades do CCI.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_021-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja providenciada a instalação de redutores de velocidade nas ruas Aristides José de Oliveira, Jerônimo Calixto Borges e Alberto Paschoalinoto.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_022-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja providenciada a instalação de um ponto de ônibus na Rua Donato Marcelo Balbo, na altura do nº 2380.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_023-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja providenciada a instalação de redutor de velocidade na rua Tadao Tobita nas proximidades do número 2267.</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/891/indicacao_024-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja realizado estudo de viabilidade para concessão de aumento real no valor do vale alimentação dos servidores públicos municipais.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_025-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizado estudo para implantação de ciclovia junto aos canteiros centrais em toda a extensão duplicada da Rua São José, localizada no Jardim Barreto, compreendendo o trecho desde o cruzamento com a Rua Projetada A até a Rua Albertino Paschoalinoto.</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_026-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, que seja elaborado e encaminhado a esta Casa de Leis de projeto de lei que autorize o pagamento retroativo de direitos remuneratórios aos servidores públicos municipais, nos termos da Lei Federal Complementar nº 226/2026.</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_027-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, que seja determinado ao setor competente a elaboração, cadastramento e inscrição de projeto junto ao Fundo Estadual de Defesa dos Interesses Difusos (FID), visando a captação de recursos para revitalização e melhoria do Centro de Convivência do Idoso (CCI).</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/898/indicacao_028-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja adotado o restabelecimento do horário de ônibus das 16h20, destinado ao transporte de trabalhadores para o município de Fernandópolis.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/901/indicacao_029-2026_conformidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja adotada providências necessárias visando à aquisição e instalação de balança rodoviária (balança agrícola) no âmbito do Município</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Rui Dias Barbosa, Edivan Cassio Tonelote, Rafael Alexandre Tavares, Victor Hugo Moda de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao_030-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, que seja realizado estudo quanto a viabilidade de implantação de programa de contratação simplificada de MEIs, com prioridade local, via Contrata Mais Brasil ou sistema similar.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_031-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada manutenção urgente e substituição da ponte existente na Estrada Vicinal Municipal MDN-383 – Hilário Dias (Cavaco de Pau), no sentido Alto Alegre.</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_032-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>REINDICAR ao Senhor Prefeito Municipal a adoção das providências necessárias para que seja realizada a implantação e reforço da sinalização na região da corredeira do “Golfo”, no Rio São José dos Dourados</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Cleomar Faria Gonçalves, Agnaldo Rodrigues da Silva Júnior, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_033-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja adotada providências necessárias para que seja implantado e/ou retomado o atendimento de fisioterapia à população residente no povoado de Santo Antônio do Viradouro, com periodicidade mínima de duas vezes por semana.</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_034-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, que seja adotada a a providência necessária para o restabelecimento e efetivo pagamento da Atividade Delegada realizada pela Polícia Militar em nosso município.</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_035-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal, que seja prestada informação à população, por meio das redes sociais e outros meios, acerca do cronograma atualizado e da previsão de conclusão das obras do Parque do Povo.</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_036-2026_conformidade_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Gabinete do Prefeito, que seja adotada providências necessárias para o cadastramento, junto ao FID – Fundo Estadual de Defesa dos Interesses Difusos, do projeto de reforma do Estádio Municipal "Olyntho Balbo", visando à captação de recursos para revitalização e modernização do espaço esportivo.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Margarida José Martins Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/937/indicacao_037-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja realizada a limpeza, manutenção e recuperação dos mata-burros existentes nas estradas rurais do Município, iniciando pelos localizados na região do Córrego da Pedra.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_038-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Secretário Municipal de Educação, que seja Disponibilizado transporte escolar para crianças das EMEIs em dias de chuva e frio.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/939/indicacao_039-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Diretor Municipal de Urbanismo e Serviços Públicos, que seja Instalado dispositivo redutor de velocidade na Rua Aristides José de Oliveira, nas proximidades da Praça do Conjunto Habitacional Meridiano E.</t>
+  </si>
+  <si>
     <t>859</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/859/mocao_001-2026_conformidade.pdf</t>
   </si>
   <si>
     <t>Manifesta APOIO a tramitação do Projeto de Lei nº 2.531/2021 na Câmara dos Deputados em relação a instituição do piso salarial profissional nacional para os profissionais dos quadros de pessoal técnico e administrativo da educação básica.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/871/mocao_002-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS a equipe da Defesa Civil de Meridiano em relação ao relevante e incansável trabalho prestado à população, especialmente no atendimento das ocorrências decorrentes do período de intensas chuvas.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/900/mocao_003-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta PESAR POR FALECIMENTO a amigos e familiares em relação ao falecimento de Miguel Raul Pignatari.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/917/mocao_004-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta PESAR POR FALECIMENTO a amigos e familiares em relação ao falecimento do Sr. ERNESTO SANTO SAVAZI.</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/920/mocao_005-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS a Pe. Juliano Fortunato Godoy de Souza em relação ao reconhecimento aos relevantes serviços religiosos, comunitários e sociais prestados à população.</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/923/mocao_006-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS ao Sr. OSMIR FUZZATI, em relação aos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/924/mocao_007-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS ao Sr. DEVAIR SIQUEIRA NETO, em relação aos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS ao Sr. PEDRO PEREIRA DE SOUZA, em relação aos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_009-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS ao Sr. JOSÉ GARRIDO GOMES, em relação aos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Júnio Afonso Dias, Margarida José Martins Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/932/mocao_010-2026_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta PESAR POR FALECIMENTO a amigos e familiares em relação ao falecimento de ONISVALDO BORDIM DE LIO.</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS a MÁRCIA RIDEKO SUZUKI USHIDA, em relação ao tempo de serviços prestados à Câmara Municipal de Meridiano.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>Manifesta APLAUSOS a Maria Angélica dos Santos em relação à sua trajetória de vida, dedicação à família e relevantes exemplos de trabalho e superação.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>IPA</t>
+  </si>
+  <si>
+    <t>Infração Político-Administrativa</t>
+  </si>
+  <si>
+    <t>Denúncia formulada em face do Senhor RAFAEL ALEXANDRE TAVARES, ocupante do cargo de VEREADOR, pelos fatos descritos na Denúncia protocolada sob nº 60/2026. Comissão Processante nº 001/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -855,68 +1362,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/825/emenda_01-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_complementar_revisao_geral_anual_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/803/plc_revisao_anual_conformidade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/797/projeto_de_lei_-_fundo_municipal_de_saneamento_ambiental_e_infraestrutura__fmsai.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/800/projeto_de_lei__plano_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/804/projeto_de_lei_-_credito_suplementar_-_r_270.00000_-_fumdema_-_triturador..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/805/projeto_de_lei_-_credito_adicional_especial_-_minha_casa_minha_vida..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/806/projeto_de_lei_-_credito_suplementar_-_r_200.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/807/projeto_de_lei_-_credito_adicional_especial_saude_-_ubs_etapa_ii..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/808/projeto_de_lei_-_credito_suplementar_-_r_9.63084_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/869/projeto_de_lei_-_credito_especial_-_r_56.72098_-_emendas_impositivas_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/849/pdl-003-2026_-_carlos_roberto_de_almeida_conformidade.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/853/pdl-004-2026_-_edvaldo_rui_morandin_conformidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/854/pdl-005-2026_-_conformidade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/827/13projeto_de_lei_-_credito_especial_-_r_877.20000_-_saude_-_substituicao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_001-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_3_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_4-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_005-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_001-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/798/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/809/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_8-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_009-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_010-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/852/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_013-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_014-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_015-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/859/mocao_001-2026_conformidade.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/915/veto_ao_projeto_de_lei_ordinaria_no_35-2026_-_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/825/emenda_01-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/892/emenda_02-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/801/projeto_de_lei_complementar_revisao_geral_anual_salarial_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/803/plc_revisao_anual_conformidade.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/797/projeto_de_lei_-_fundo_municipal_de_saneamento_ambiental_e_infraestrutura__fmsai.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/800/projeto_de_lei__plano_municipal_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/804/projeto_de_lei_-_credito_suplementar_-_r_270.00000_-_fumdema_-_triturador..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/805/projeto_de_lei_-_credito_adicional_especial_-_minha_casa_minha_vida..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/806/projeto_de_lei_-_credito_suplementar_-_r_200.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/807/projeto_de_lei_-_credito_adicional_especial_saude_-_ubs_etapa_ii..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/808/projeto_de_lei_-_credito_suplementar_-_r_9.63084_-_consorcio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/869/projeto_de_lei_-_credito_especial_-_r_56.72098_-_emendas_impositivas_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/882/plo_035-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/849/pdl-003-2026_-_carlos_roberto_de_almeida_conformidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/853/pdl-004-2026_-_edvaldo_rui_morandin_conformidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/854/pdl-005-2026_-_conformidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/827/13projeto_de_lei_-_credito_especial_-_r_877.20000_-_saude_-_substituicao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/909/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_cargos_efetivos_direcao_escolar.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/812/requerimento_001-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/847/requerimento_02-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/850/requerimento_3_-_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/851/requerimento_4-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/866/requerimento_005-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/872/requerimento_006-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/885/requerimento_7_conformidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_008-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/912/requerimento_009-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/935/requerimento_011-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_001-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/798/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/799/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/809/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/810/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/811/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/826/indicacao_8-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_009-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_010-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/852/indicacao_11-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/855/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/862/indicacao_013-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/865/indicacao_014-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_015-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_016-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/870/indicacao_017-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/873/indicacao_018-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/884/indicacao_019-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/886/indicacao_20-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/887/indicacao_021-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/888/indicacao_022-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_023-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/891/indicacao_024-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/893/indicacao_025-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/895/indicacao_026-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/896/indicacao_027-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/898/indicacao_028-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/901/indicacao_029-2026_conformidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/902/indicacao_030-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/904/indicacao_031-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/905/indicacao_032-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/906/indicacao_033-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/908/indicacao_034-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/910/indicacao_035-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_036-2026_conformidade_conformidade.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/937/indicacao_037-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_038-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/939/indicacao_039-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/859/mocao_001-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/871/mocao_002-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/900/mocao_003-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/917/mocao_004-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/920/mocao_005-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/923/mocao_006-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/924/mocao_007-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/926/mocao_009-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/932/mocao_010-2026_conformidade.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H38"/>
+  <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="120.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="146.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -997,956 +1504,2195 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E13" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
         <v>44</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>19</v>
+        <v>76</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="F20" t="s">
-        <v>88</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H20" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E21" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D23" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F24" t="s">
-        <v>84</v>
+        <v>109</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F27" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D28" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F28" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F29" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H29" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>130</v>
       </c>
       <c r="D30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F30" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E31" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F31" t="s">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>135</v>
+        <v>31</v>
       </c>
       <c r="H31" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F32" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E33" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="F33" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H33" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="D34" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="F34" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>150</v>
+        <v>39</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="F35" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E36" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="F36" t="s">
-        <v>95</v>
+        <v>155</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H36" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>158</v>
+        <v>59</v>
       </c>
       <c r="D37" t="s">
-        <v>99</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
-        <v>100</v>
+        <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>88</v>
+        <v>159</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H37" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" t="s">
+        <v>143</v>
+      </c>
+      <c r="E38" t="s">
+        <v>144</v>
+      </c>
+      <c r="F38" t="s">
+        <v>116</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" t="s">
+        <v>166</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>126</v>
+      </c>
+      <c r="D40" t="s">
+        <v>143</v>
+      </c>
+      <c r="E40" t="s">
+        <v>144</v>
+      </c>
+      <c r="F40" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H40" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>130</v>
+      </c>
+      <c r="D41" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" t="s">
+        <v>116</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>135</v>
+      </c>
+      <c r="D42" t="s">
+        <v>143</v>
+      </c>
+      <c r="E42" t="s">
+        <v>144</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H42" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>178</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
+        <v>143</v>
+      </c>
+      <c r="E43" t="s">
+        <v>144</v>
+      </c>
+      <c r="F43" t="s">
+        <v>109</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D44" t="s">
+        <v>143</v>
+      </c>
+      <c r="E44" t="s">
+        <v>144</v>
+      </c>
+      <c r="F44" t="s">
+        <v>116</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H44" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>185</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>186</v>
+      </c>
+      <c r="D45" t="s">
+        <v>143</v>
+      </c>
+      <c r="E45" t="s">
+        <v>144</v>
+      </c>
+      <c r="F45" t="s">
+        <v>82</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>189</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>190</v>
+      </c>
+      <c r="D46" t="s">
+        <v>143</v>
+      </c>
+      <c r="E46" t="s">
+        <v>144</v>
+      </c>
+      <c r="F46" t="s">
+        <v>155</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>143</v>
+      </c>
+      <c r="E47" t="s">
+        <v>144</v>
+      </c>
+      <c r="F47" t="s">
+        <v>116</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H47" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>197</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>198</v>
+      </c>
+      <c r="D48" t="s">
+        <v>143</v>
+      </c>
+      <c r="E48" t="s">
+        <v>144</v>
+      </c>
+      <c r="F48" t="s">
+        <v>109</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H48" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>201</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>202</v>
+      </c>
+      <c r="D49" t="s">
+        <v>143</v>
+      </c>
+      <c r="E49" t="s">
+        <v>144</v>
+      </c>
+      <c r="F49" t="s">
+        <v>116</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>206</v>
+      </c>
+      <c r="D50" t="s">
+        <v>143</v>
+      </c>
+      <c r="E50" t="s">
+        <v>144</v>
+      </c>
+      <c r="F50" t="s">
+        <v>207</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H50" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>210</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>211</v>
+      </c>
+      <c r="D51" t="s">
+        <v>143</v>
+      </c>
+      <c r="E51" t="s">
+        <v>144</v>
+      </c>
+      <c r="F51" t="s">
+        <v>145</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H51" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>214</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>215</v>
+      </c>
+      <c r="D52" t="s">
+        <v>143</v>
+      </c>
+      <c r="E52" t="s">
+        <v>144</v>
+      </c>
+      <c r="F52" t="s">
+        <v>24</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H52" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>218</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>219</v>
+      </c>
+      <c r="D53" t="s">
+        <v>143</v>
+      </c>
+      <c r="E53" t="s">
+        <v>144</v>
+      </c>
+      <c r="F53" t="s">
+        <v>155</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H53" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>223</v>
+      </c>
+      <c r="D54" t="s">
+        <v>143</v>
+      </c>
+      <c r="E54" t="s">
+        <v>144</v>
+      </c>
+      <c r="F54" t="s">
+        <v>155</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H54" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>226</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>227</v>
+      </c>
+      <c r="D55" t="s">
+        <v>143</v>
+      </c>
+      <c r="E55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" t="s">
+        <v>24</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H55" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>230</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>231</v>
+      </c>
+      <c r="D56" t="s">
+        <v>143</v>
+      </c>
+      <c r="E56" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" t="s">
+        <v>145</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H56" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>234</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>235</v>
+      </c>
+      <c r="D57" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" t="s">
+        <v>144</v>
+      </c>
+      <c r="F57" t="s">
+        <v>76</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H57" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>238</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>239</v>
+      </c>
+      <c r="D58" t="s">
+        <v>143</v>
+      </c>
+      <c r="E58" t="s">
+        <v>144</v>
+      </c>
+      <c r="F58" t="s">
+        <v>145</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" t="s">
+        <v>143</v>
+      </c>
+      <c r="E59" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" t="s">
+        <v>76</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H59" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>245</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>246</v>
+      </c>
+      <c r="D60" t="s">
+        <v>143</v>
+      </c>
+      <c r="E60" t="s">
+        <v>144</v>
+      </c>
+      <c r="F60" t="s">
+        <v>159</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>250</v>
+      </c>
+      <c r="D61" t="s">
+        <v>143</v>
+      </c>
+      <c r="E61" t="s">
+        <v>144</v>
+      </c>
+      <c r="F61" t="s">
+        <v>166</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H61" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>253</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>254</v>
+      </c>
+      <c r="D62" t="s">
+        <v>143</v>
+      </c>
+      <c r="E62" t="s">
+        <v>144</v>
+      </c>
+      <c r="F62" t="s">
+        <v>255</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>259</v>
+      </c>
+      <c r="D63" t="s">
+        <v>143</v>
+      </c>
+      <c r="E63" t="s">
+        <v>144</v>
+      </c>
+      <c r="F63" t="s">
+        <v>116</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>263</v>
+      </c>
+      <c r="D64" t="s">
+        <v>143</v>
+      </c>
+      <c r="E64" t="s">
+        <v>144</v>
+      </c>
+      <c r="F64" t="s">
+        <v>24</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" t="s">
+        <v>143</v>
+      </c>
+      <c r="E65" t="s">
+        <v>144</v>
+      </c>
+      <c r="F65" t="s">
+        <v>268</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H65" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>271</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>272</v>
+      </c>
+      <c r="D66" t="s">
+        <v>143</v>
+      </c>
+      <c r="E66" t="s">
+        <v>144</v>
+      </c>
+      <c r="F66" t="s">
+        <v>145</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H66" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>275</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" t="s">
+        <v>143</v>
+      </c>
+      <c r="E67" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" t="s">
+        <v>155</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>279</v>
+      </c>
+      <c r="D68" t="s">
+        <v>143</v>
+      </c>
+      <c r="E68" t="s">
+        <v>144</v>
+      </c>
+      <c r="F68" t="s">
+        <v>268</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" t="s">
+        <v>143</v>
+      </c>
+      <c r="E69" t="s">
+        <v>144</v>
+      </c>
+      <c r="F69" t="s">
+        <v>284</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H69" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>288</v>
+      </c>
+      <c r="D70" t="s">
+        <v>143</v>
+      </c>
+      <c r="E70" t="s">
+        <v>144</v>
+      </c>
+      <c r="F70" t="s">
+        <v>284</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>291</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>292</v>
+      </c>
+      <c r="D71" t="s">
+        <v>143</v>
+      </c>
+      <c r="E71" t="s">
+        <v>144</v>
+      </c>
+      <c r="F71" t="s">
+        <v>284</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>10</v>
       </c>
-      <c r="D38" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="D72" t="s">
+        <v>296</v>
+      </c>
+      <c r="E72" t="s">
+        <v>297</v>
+      </c>
+      <c r="F72" t="s">
+        <v>116</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" t="s">
+        <v>296</v>
+      </c>
+      <c r="E73" t="s">
+        <v>297</v>
+      </c>
+      <c r="F73" t="s">
+        <v>82</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74" t="s">
+        <v>296</v>
+      </c>
+      <c r="E74" t="s">
+        <v>297</v>
+      </c>
+      <c r="F74" t="s">
+        <v>145</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H74" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>306</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>55</v>
+      </c>
+      <c r="D75" t="s">
+        <v>296</v>
+      </c>
+      <c r="E75" t="s">
+        <v>297</v>
+      </c>
+      <c r="F75" t="s">
+        <v>255</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H75" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>309</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>59</v>
+      </c>
+      <c r="D76" t="s">
+        <v>296</v>
+      </c>
+      <c r="E76" t="s">
+        <v>297</v>
+      </c>
+      <c r="F76" t="s">
+        <v>30</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H76" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>312</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>63</v>
+      </c>
+      <c r="D77" t="s">
+        <v>296</v>
+      </c>
+      <c r="E77" t="s">
+        <v>297</v>
+      </c>
+      <c r="F77" t="s">
+        <v>109</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H77" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>315</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>67</v>
+      </c>
+      <c r="D78" t="s">
+        <v>296</v>
+      </c>
+      <c r="E78" t="s">
+        <v>297</v>
+      </c>
+      <c r="F78" t="s">
+        <v>109</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H78" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>318</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>126</v>
+      </c>
+      <c r="D79" t="s">
+        <v>296</v>
+      </c>
+      <c r="E79" t="s">
+        <v>297</v>
+      </c>
+      <c r="F79" t="s">
+        <v>109</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H79" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>320</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>130</v>
+      </c>
+      <c r="D80" t="s">
+        <v>296</v>
+      </c>
+      <c r="E80" t="s">
+        <v>297</v>
+      </c>
+      <c r="F80" t="s">
+        <v>284</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H80" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>323</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>135</v>
+      </c>
+      <c r="D81" t="s">
+        <v>296</v>
+      </c>
+      <c r="E81" t="s">
+        <v>297</v>
+      </c>
+      <c r="F81" t="s">
+        <v>324</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H81" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>327</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>139</v>
+      </c>
+      <c r="D82" t="s">
+        <v>296</v>
+      </c>
+      <c r="E82" t="s">
+        <v>297</v>
+      </c>
+      <c r="F82" t="s">
+        <v>86</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H82" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>329</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>182</v>
+      </c>
+      <c r="D83" t="s">
+        <v>296</v>
+      </c>
+      <c r="E83" t="s">
+        <v>297</v>
+      </c>
+      <c r="F83" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H83" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>331</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>332</v>
+      </c>
+      <c r="E84" t="s">
+        <v>333</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H84" t="s">
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>