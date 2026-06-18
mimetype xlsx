--- v0 (2026-03-18)
+++ v1 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="167">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -99,86 +99,95 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 280, de 24 de abril de 2025, que institui a gratificação pelo exercício da função de Gestor de Convênios/Contratos, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf</t>
   </si>
   <si>
     <t>Institui valor único para as gratificações por função no âmbito do Poder Legislativo de Meridiano e dá outras providências.</t>
   </si>
   <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_complementar_-_aporte_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o plano de amortização do déficit atuarial do Regime Próprio de Previdência Social do Município de Meridiano (RPPS), mediante aportes mensais, nos termos da avaliação atuarial.</t>
+  </si>
+  <si>
     <t>814</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/814/projeto_de_lei_-_reajuste_ao_asilo_sao_vicente_de_paulo_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe de reajuste financeiro no Termo de Fomento celebrado com a entidade assistencial Parque Residencial São Vicente de Paulo de Fernandópolis/SP.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/815/6projeto_de_lei__repasses_as_sociedades_civil_2026_-_com_dotacao_-_modificando_e_anexos.pdf</t>
   </si>
   <si>
     <t>Institui repasse de recursos financeiros do Município de Meridiano às organizações da sociedade civil que especifica, mediante Termo de Fomento ou Termo de Colaboração, no exercício de 2026.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei__repasses_as_sociedades_civil_2026_-_sem_dotacao_apae_e_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de recursos financeiros, mediante Termo de Fomento ou Termo de Colaboração, à Associação de Pais e Amigos dos Excepcionais de Fernandópolis – APAE e autoriza a abertura de crédito adicional suplementar no valor de R$ 87.444,00 no exercício de 2026, no Município de Meridiano.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_reajuste_abc_e_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe de reajuste financeiro no Termo de Fomento celebrado com a Associação Bem Comum - ABC.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_credito_suplementar_-_r_432.00000_-_saude_e_anexos.pdf</t>
@@ -319,50 +328,215 @@
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 1.200.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Vias Públicas.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/860/projeto_de_lei_-_credito_especial_-_r_85.80936_-_social..pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 85.809,36 que terá classificação orçamentária no exercício de 2026, para incrementar dotações do Setor do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_de_lei__amplia_valor_repasse_lar_sao_vicente_e_abertura_de_credito_especial_r_25.00000.pdf</t>
   </si>
   <si>
     <t>Amplia o valor do repasse financeiro previsto no Termo de Fomento celebrado com a entidade assistencial Parque Residencial São Vicente de Paulo e autoriza a abertura de crédito adicional especial no valor de R$ 25.000,00, no orçamento vigente.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/874/projeto_de_lei_-_credito_especial_-_r_528.87052_centro_comunitario_santo_antonio_-_ppa_e_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 528.870,52 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Vias Públicas.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/875/projeto_de_lei_-_credito_suplementar_-_r_260.99908_-_saude_e_anexo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 260.999,08 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor do Fundo Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/876/projeto_de_lei_-_rerratificacao_cisarf_2026.pdf</t>
+  </si>
+  <si>
+    <t>Rerratifica a 1ª Alteração e Consolidação do Contrato de Consórcio Público e o Ato nº 06/2025 do Consórcio Intermunicipal da Saúde da Região de Fernandópolis – CISARF.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/877/projeto_de_lei_-_credito_especial_-_r_122.55888_reforma_quiosque_-_ppa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 122.558,88 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Esportes, Lazer e Turismo.</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_de_lei_-_credito_especial_-_r_350.43119_construcao_velorio_municipal_-_ppa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 350.431,19 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Vias Públicas.</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/880/projeto_de_lei_-_credito_especial_-_r_24.11621_-_fundamental_-_ppa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 24.116,21 que terá classificação orçamentária no exercício de 2026, para incrementar dotações do Setor do Ensino Fundamental.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_de_lei_-_credito_suplementar_-_r_32.61909_-_infantil.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 32.619,09 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Educação Infantil.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_ldo_.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece as diretrizes a serem observadas na elaboração da lei orçamentária do município para o exercício de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/914/projeto_de_lei_-_regulamenta_o_estagio.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o estágio não obrigatório no âmbito do Poder Executivo do Município de Meridiano e dá outras providências.</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/922/projeto_de_lei_-_credito_especial_-_r_687.06613_reforma_e_ampliacao_clube.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 687.066,13 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Vias Públicas.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/927/projeto_de_lei_-_credito_suplementar_r_700.00000_-_folha_de_pagto.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 700.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotações dos setores: Diretoria Administrativa; Fundo Municipal de Assistência Social; Setor do Ensino Fundamental; Setor do Transporte Escolar e Setor de Educação Infantil.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/929/projeto_de_lei_-_credito_especial_-_r_100.00000_-_estadual.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 100.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Fundo Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/930/projeto_de_lei_-_credito_especial_-_r_100.00000_-_federal.pdf</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/931/projeto_de_lei_-_credito_especial_-_r_300.00000_-_educacao.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de crédito adicional especial no valor de R$ 300.000,00 que terá classificação orçamentária no exercício de 2026, para incrementar dotação do Setor de Ensino Fundamental e do Setor de Educação Infantil.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/840/projeto_de_resolucao_-_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 14.133/2021 (Lei de Licitações), no âmbito da Câmara Municipal de Meridiano, instituindo as funções administrativas relacionadas às contratações públicas e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -684,68 +858,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_-_gratificacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_-_criacao_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/814/projeto_de_lei_-_reajuste_ao_asilo_sao_vicente_de_paulo_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/815/6projeto_de_lei__repasses_as_sociedades_civil_2026_-_com_dotacao_-_modificando_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei__repasses_as_sociedades_civil_2026_-_sem_dotacao_apae_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_reajuste_abc_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_credito_suplementar_-_r_432.00000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/819/projeto_de_lei_-_credito_especial_-_r_877.20000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/820/projeto_de_lei_-_credito_especial_-_r_449.43273_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/823/projeto_de_lei_-_credito_especial_-_r_210.00000_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/824/projeto_de_lei_-_credito_especial_-_r_66.70424_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_-_credito_especial_-_r_25.95087_-_educacao_infantil_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/831/projeto_de_lei_-_credito_suplementar_-_r_1.41763_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/832/projeto_de_lei_-_credito_especial_-_r_13.28446_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/833/projeto_de_lei_-_credito_suplementar_-_r_120.00000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/834/projeto_de_lei_-_credito_especial_-_r_300.75293_-_educacao_-_ppa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_lei_-_credito_especial_-_r_421.24435__vias_publicas_micro_usina_-_ppa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/858/projeto_de_lei_-_credito_especial_-_r_1.200.00000__vias_publicas_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/860/projeto_de_lei_-_credito_especial_-_r_85.80936_-_social..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_de_lei__amplia_valor_repasse_lar_sao_vicente_e_abertura_de_credito_especial_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/840/projeto_de_resolucao_-_lei_de_licitacoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_-_gratificacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_-_criacao_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/903/projeto_de_lei_complementar_-_aporte_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/814/projeto_de_lei_-_reajuste_ao_asilo_sao_vicente_de_paulo_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/815/6projeto_de_lei__repasses_as_sociedades_civil_2026_-_com_dotacao_-_modificando_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/816/projeto_de_lei__repasses_as_sociedades_civil_2026_-_sem_dotacao_apae_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/817/projeto_de_lei_-_reajuste_abc_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/818/projeto_de_lei_-_credito_suplementar_-_r_432.00000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/819/projeto_de_lei_-_credito_especial_-_r_877.20000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/820/projeto_de_lei_-_credito_especial_-_r_449.43273_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/823/projeto_de_lei_-_credito_especial_-_r_210.00000_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/824/projeto_de_lei_-_credito_especial_-_r_66.70424_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/830/projeto_de_lei_-_credito_especial_-_r_25.95087_-_educacao_infantil_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/831/projeto_de_lei_-_credito_suplementar_-_r_1.41763_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/832/projeto_de_lei_-_credito_especial_-_r_13.28446_-_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/833/projeto_de_lei_-_credito_suplementar_-_r_120.00000_-_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/834/projeto_de_lei_-_credito_especial_-_r_300.75293_-_educacao_-_ppa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/835/projeto_de_lei_-_credito_especial_-_r_421.24435__vias_publicas_micro_usina_-_ppa_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/858/projeto_de_lei_-_credito_especial_-_r_1.200.00000__vias_publicas_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/860/projeto_de_lei_-_credito_especial_-_r_85.80936_-_social..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_de_lei__amplia_valor_repasse_lar_sao_vicente_e_abertura_de_credito_especial_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/874/projeto_de_lei_-_credito_especial_-_r_528.87052_centro_comunitario_santo_antonio_-_ppa_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/875/projeto_de_lei_-_credito_suplementar_-_r_260.99908_-_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/876/projeto_de_lei_-_rerratificacao_cisarf_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/877/projeto_de_lei_-_credito_especial_-_r_122.55888_reforma_quiosque_-_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/878/projeto_de_lei_-_credito_especial_-_r_350.43119_construcao_velorio_municipal_-_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/880/projeto_de_lei_-_credito_especial_-_r_24.11621_-_fundamental_-_ppa_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_de_lei_-_credito_suplementar_-_r_32.61909_-_infantil.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/899/projeto_de_lei_ldo_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/914/projeto_de_lei_-_regulamenta_o_estagio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/922/projeto_de_lei_-_credito_especial_-_r_687.06613_reforma_e_ampliacao_clube.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/927/projeto_de_lei_-_credito_suplementar_r_700.00000_-_folha_de_pagto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/929/projeto_de_lei_-_credito_especial_-_r_100.00000_-_estadual.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/930/projeto_de_lei_-_credito_especial_-_r_100.00000_-_federal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/931/projeto_de_lei_-_credito_especial_-_r_300.00000_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/840/projeto_de_resolucao_-_lei_de_licitacoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="165.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -846,558 +1020,963 @@
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>47</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D10" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>51</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D11" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>55</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D12" t="s">
-[...8 lines deleted...]
-      <c r="G12" s="1" t="s">
+      <c r="H12" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>59</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D13" t="s">
-[...8 lines deleted...]
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>67</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>83</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>36</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" t="s">
+        <v>36</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>95</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E22" t="s">
+        <v>36</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>99</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>35</v>
+      </c>
+      <c r="E23" t="s">
+        <v>36</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>35</v>
+      </c>
+      <c r="E24" t="s">
+        <v>36</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>105</v>
       </c>
-      <c r="E24" t="s">
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
         <v>106</v>
       </c>
-      <c r="F24" t="s">
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>35</v>
+      </c>
+      <c r="E25" t="s">
+        <v>36</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" t="s">
+        <v>35</v>
+      </c>
+      <c r="E26" t="s">
+        <v>36</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>119</v>
+      </c>
+      <c r="D28" t="s">
+        <v>35</v>
+      </c>
+      <c r="E28" t="s">
+        <v>36</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>35</v>
+      </c>
+      <c r="E29" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>127</v>
+      </c>
+      <c r="D30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E31" t="s">
+        <v>36</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>35</v>
+      </c>
+      <c r="E32" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E33" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>143</v>
+      </c>
+      <c r="D34" t="s">
+        <v>35</v>
+      </c>
+      <c r="E34" t="s">
+        <v>36</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>147</v>
+      </c>
+      <c r="D35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E35" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H35" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" t="s">
+        <v>35</v>
+      </c>
+      <c r="E36" t="s">
+        <v>36</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E37" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>35</v>
+      </c>
+      <c r="E38" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" t="s">
+        <v>163</v>
+      </c>
+      <c r="E39" t="s">
+        <v>164</v>
+      </c>
+      <c r="F39" t="s">
         <v>26</v>
       </c>
-      <c r="G24" s="1" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="G39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>