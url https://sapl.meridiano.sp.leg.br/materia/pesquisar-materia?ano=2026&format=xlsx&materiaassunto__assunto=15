--- v0 (2026-03-17)
+++ v1 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="65">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -111,69 +111,144 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 280, de 24 de abril de 2025, que institui a gratificação pelo exercício da função de Gestor de Convênios/Contratos, e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf</t>
   </si>
   <si>
     <t>Institui valor único para as gratificações por função no âmbito do Poder Legislativo de Meridiano e dá outras providências.</t>
   </si>
   <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/881/projeto_de_lei_complementar_-_altera_nome_e_atribuicoes_encarregado_de_licitacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação do cargo de Encarregado do Setor de Licitação para Agente de Contratação, constante na Lei Complementar nº 050, de 13 de abril de 2009, e altera as atribuições e os requisitos para provimento do cargo constantes do Anexo I da Lei Complementar nº 135, de 20 de agosto de 2018.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_lei_060-2011_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração dos cargos de Diretor de Escola, Vice-Diretor e Coordenadores Pedagógicos da rede municipal de ensino, constantes do Anexo II da Lei Complementar nº 060, de 18 de janeiro de 2011, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_cargos_efetivos_direcao_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 060, de 18 de janeiro de 2011, extingue os cargos em comissão e cria cargos de provimento efetivo de Diretor de Escola, Vice-Diretor de Escola e Coordenadores Pedagógicos no âmbito da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_complementar__-_cria_cargos_de_auxiliar_de_desenvolvimento_educacional.pdf</t>
+  </si>
+  <si>
+    <t>Amplia o número de cargos de Auxiliar de Desenvolvimento Educacional no Quadro Permanente de Pessoal do Poder Executivo Municipal e altera a Lei Complementar nº 279, de 10 de março de 2025.</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Rui Dias Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/928/plc_-_doacao_de_sangue_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 61/2011, que estabelece o regime jurídico e organiza o quadro de pessoal do Município de Meridiano, dando nova redação ao inciso I do art. 177.</t>
+  </si>
+  <si>
     <t>822</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Júnio Afonso Dias</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/822/plo_-_junio_conformidade.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação de pessoas condenadas por sentença criminal transitada em julgado, com fundamento no Estatuto da Criança e do Adolescente e no Estatuto da Pessoa Idosa, para exercer cargo ou emprego público no âmbito do Poder Executivo e Legislativo do Município de Meridiano e da Administração Indireta.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/914/projeto_de_lei_-_regulamenta_o_estagio.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta o estágio não obrigatório no âmbito do Poder Executivo do Município de Meridiano e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -477,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_-_gratificacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_-_criacao_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/837/projeto_de_lei_complementar_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/822/plo_-_junio_conformidade.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/802/projeto_de_lei_-_gratificacao_da_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/836/projeto_de_lei_-_criacao_de_cargos_efetivos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/837/projeto_de_lei_complementar_-_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/838/projeto_de_lei_complementar_-_altera_lei_280-2025_gestor_de_convenios.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/839/plc_-_gratificacoes_ook.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/881/projeto_de_lei_complementar_-_altera_nome_e_atribuicoes_encarregado_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/890/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_lei_060-2011_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/907/projeto_de_lei__-_altera_dispositivos_na_lei_060_de_2011_-_cargos_efetivos_direcao_escolar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/913/projeto_de_lei_complementar__-_cria_cargos_de_auxiliar_de_desenvolvimento_educacional.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/928/plc_-_doacao_de_sangue_conformidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/822/plo_-_junio_conformidade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2026/914/projeto_de_lei_-_regulamenta_o_estagio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="159.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -665,73 +740,235 @@
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="E7" t="s">
+      <c r="H7" t="s">
         <v>36</v>
       </c>
-      <c r="F7" t="s">
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>38</v>
       </c>
-      <c r="H7" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>46</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>