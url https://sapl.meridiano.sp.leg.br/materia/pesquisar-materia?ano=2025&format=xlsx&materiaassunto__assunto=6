--- v1 (2026-03-22)
+++ v2 (2026-06-15)
@@ -10,175 +10,490 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="504" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="688" uniqueCount="346">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/601/emenda_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFIQUE-SE o Art. 3º do Projeto de Lei Complementar nº 7/2025.</t>
+  </si>
+  <si>
     <t>632</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>4</t>
   </si>
   <si>
-    <t>EMD</t>
-[...4 lines deleted...]
-  <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_004-2025.pdf</t>
   </si>
   <si>
     <t>ACRESCENTE-SE ao Artigo 13 do Projeto de Lei Ordinária nº 21 de 2025 o seguinte Parágrafo único.</t>
   </si>
   <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_005-2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFIQUEM-SE os Artigos 26 e 27 do Projeto de Lei Ordinária nº 21 de 2025.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_007-2025.pdf</t>
+  </si>
+  <si>
+    <t>SUPRIMAM-SE os §§ 3º e 4º do Art. 3º do Projeto de Lei Complementar nº 11 de 2025, renumerando-se os parágrafos subsequentes.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_009-2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFIQUE-SE o Artigo 1º do Projeto de Lei Ordinária nº 34/2025.</t>
+  </si>
+  <si>
     <t>749</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/749/emenda_013-2025_assinado.pdf</t>
   </si>
   <si>
     <t>SUBSTITUA-SE integralmente o Programa 0011 – Administração Legislativa, constante do Anexo III do Projeto de Lei Ordinária nº 51, de 2025, que dispõe sobre o Plano Plurianual do Município de Meridiano para o quadriênio de 2026 a 2029, pelo novo texto que segue em Anexo I a esta Emenda.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/750/emenda_014-2025_assinado.pdf</t>
   </si>
   <si>
     <t>SUBSTITUA-SE no Projeto de Lei Ordinária nº 52 de 2025, as peças orçamentárias referentes ao órgão 01 – Câmara Municipal, constantes dos Anexos III, VI e VII, pelos novos demonstrativos que acompanham esta Emenda.</t>
   </si>
   <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_015-2025_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTEM-SE ao Art. 6º do Projeto de Lei Ordinária nº 52 de 2025 os seguintes parágrafos.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/764/emenda_016-2025_-_impositiva_001_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº 001/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 57.376,79, no âmbito do orçamento da Secretaria Municipal de Saúde, para custeio dos atendimentos hospitalares prestados aos munícipes pelo Hospital de Base de São José do Rio Preto.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Cleomar Faria Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_017-2025_-_impositiva_002_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº 002/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o PAS do Povoado do Santo Antônio do Viradouro.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/766/emenda_018-2025_-_impositiva_003_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº 003/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Cultura, Esporte e Turismo, para investimento na implantação de pórtico ou similar para identificação turística do Bairro do Golfo.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Daiane Aparecida da Silva Moreira</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 004/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Educação, para investimento na reforma do Centro Comunitário ‘Aldemiro Binatti’.</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Edevair de Melo Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/768/emenda_020-2025_-_impositiva_005_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 005/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/769/emenda_021-2025_-_impositiva_006_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 006/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 2.500,00, no âmbito do orçamento da Secretaria Municipal de Assistência e Promoção Social, para investimento na aquisição de cadeiras de rodas para o CCI "Denise Pereira Teodoro".</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Edivan Cassio Tonelote</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/772/emenda_024-2025_-_impositiva_009_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 009/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o Centro de Diagnóstico e Tratamento de Fisioterapia “João Lopes Ramos”.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Edivan Cassio Tonelote, Rui Dias Barbosa, Victor Hugo Moda de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/773/emenda_025-2025_-_impositiva_010_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 010/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 86.065,17, no âmbito do orçamento da Diretoria Municipal de Agricultura e Serviços Rurais, para investimento na aquisição de equipamento colhedora de forragem (forrageira).</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Júnio Afonso Dias</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/774/emenda_026-2025_-_impositiva_011_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 011/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Diretoria Municipal de Agricultura e Serviços Rurais, para investimento na aquisição de carreta forrageira basculante.</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Rafael Alexandre Tavares</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/776/emenda_027-2025_-_impositiva_012_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº 012/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a Estratégia Saúde da Família.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/777/emenda_028-2025_-_impositiva_013_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 013/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Diretoria Municipal de Urbanismo e Serviços Públicos, para investimento na execução de pequenos reparos, adequações e melhorias urbanas em diversos pontos do município.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Rui Dias Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/778/emenda_029-2025_-_impositiva_014_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 014/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Victor Hugo Moda de Almeida</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/780/emenda_030-2025_-_impositiva_015_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 015/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para o Centro de Diagnóstico e Tratamento de Fisioterapia “João Lopes Ramos”.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/781/emenda_031-2025_-_impositiva_016_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 016/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Assistência e Promoção Social, para investimento na reforma do CCI "Denise Pereira Teodoro".</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/783/emenda_032-2025_-_impositiva_017_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 017/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na ambientação das salas de Pediatria e Ginecologia da UBS de Meridiano.</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Agnaldo Rodrigues da Silva Júnior</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/784/emenda_033-2025_-_impositiva_018_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 018/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,39, no âmbito do orçamento da Secretaria Municipal de Educação, para investimento na aquisição e implantação de aparelhos de ar-condicionado na frota municipal de transporte escolar.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/785/emenda_034-2025_-_impositiva_019_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº 019/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 14.344,20, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos à Irmandade da Santa Casa de Misericórdia de Fernandópolis.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_035-2025_-_impositiva_020_conformidade.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA IMPOSITIVA Nº. 020/2025. ACRESCENTE-SE ao Projeto de Lei Ordinária nº 52 de 2025 a presente Emenda que destina o valor de R$ 28.688,40, no âmbito do orçamento da Secretaria Municipal de Saúde, para investimento na aquisição de equipamentos para a UBS de Meridiano.</t>
+  </si>
+  <si>
     <t>493</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_complementar_-_reajuste_salarial_2025._assinado.pdf</t>
   </si>
   <si>
     <t>Concede, nos termos do Art. 37, Inciso X, da Constituição Federal e Art. 75 da Lei Complementar Municipal nº 61, reajuste nos vencimentos dos servidores públicos ativos, inativos e pensionistas da Prefeitura do Município de Meridiano e dá outras providências.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/494/plc_002-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual prevista no inciso X do artigo 37 da Constituição Federal aos servidores da Câmara Municipal de Meridiano.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_complementar_-_gratificacao_de_gestao..pdf</t>
   </si>
   <si>
     <t>Institui à gratificação pelo exercício da função de Gestor de Convênios/Contratos e dá outras providências.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei__-_reduz_valores_de_gratificacoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução dos valores das gratificações concedidas aos servidores no âmbito do Poder Executivo do Município de Meridiano, e dá outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_complementar_-_gratificacoes.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e seu §1º da Lei Complementar nº 214, de 20 de abril de 2022, bem como inclui os §2º e §3º na mesma Lei.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_complementar_-_aporte_2025_e_anexos_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de amortização do déficit técnico financeiro e atuarial para obtenção do equilíbrio atuarial e financeiro que o Município possui em face do RPPS do Município de Meridiano.</t>
   </si>
   <si>
     <t>492</t>
@@ -186,308 +501,260 @@
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_-_credito_especial_r_50.00000_dengue.assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 50.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária no setor do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_-_credito_adicional_especial_educacao_-_playground_e_computadores..pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 67.500,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária ao Setor do Ensino Fundamental.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_-_credito_adicional_especial_esporte_-_quadra_e_trator..pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 1.204.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária ao setor de Esportes, Lazer e Turismo.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de um crédito adicional suplementar no valor de R$ 7.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Fundo de Previdência Municipal.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_credito_suplementar_social_-_r_107.97128..pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 107.971,28 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária no Setor do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_-parque_residencial_sao_vicente_de_paulo_-_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe de reajuste financeiro no Termo de Fomento celebrado com a entidade assistencial Parque Residencial São Vicente de Paulo de Fernandópolis/SP.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei__-_sta._casa_votuporanga_-_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe de reajuste financeiro no Termo de Fomento celebrado com a Santa Casa de Misericórdia de Votuporanga/SP.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_-_credito_suplementar_social_-_r_2601656_ass..pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 26.016,56 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária no Setor do Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei__-_credito_especial_-_r_42.657.47_-_centro_recreativo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 42.657,47 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária no Setor de Esportes, Lazer e Turismo.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_-_credito_suplementar_-_r_25.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de um crédito adicional suplementar no valor de R$ 25.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Fundo de Previdência Municipal.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-_credito_especial_-_r_25.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de um crédito adicional especial no valor de R$ 25.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Fundo de Previdência Municipal.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_lei__-_credito_especial_-_r_79.66000_-_diretoria_administrativa.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 79.660,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária no Setor de Diretoria Administrativa.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_-_credito_especial_r_8.10000.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 8.100,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária ao setor de Esportes, Lazer e Turismo.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_lei_-_credito_adicional_especial_fid.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 1.135.897,60 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária ao setor de Esportes, Lazer e Turismo.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ldo.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da lei orçamentária do município para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_-_aporte_2025_-_30-04-2025_e_anexo.pdf</t>
   </si>
   <si>
     <t>Define Plano de Amortização por Aporte Financeiro para cobertura do déficit Atuarial do Regime Próprio de Previdência Social de Meridiano – RPPS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_-_credito_especial_r_278.39364_e_anexo.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LDO, no PPA e autoriza abertura de crédito adicional especial no valor de R$ 278.393,64 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do setor do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_lei_credito_suplementar_-_r_107.20000_saude_e_anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 107.200,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/629/projeto_de_lei_-_credito_suplementar_r_27.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 27.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor de Esportes, Lazer e Turismo e do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_-_credito_especial_r_55.00000_e_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 55.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor do Ensino Fundamental.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_lei_-_credito_especial_r_300.00000_-_saude_e_anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 300.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/646/brw30f772175030_20250704_004923_115478.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$14.800,00, que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Setor de Estradas e Rodagem Municipal</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/647/brw30f772175030_20250704_010810_115500.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no valor de R$ 38.630,00 e abertura de crédito suplementar no valor de R$ 41.246,44, que terá classificação orçamentária no exercício de 2025, para incrementar dotação do Setor do Fundo Municipal de Assistência Social</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/648/brw30f772175030_20250704_012845_115520.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 095, de 23 de dezembro de 2014, que dispõe sobre a Contribuição para Custeio do Serviço de Iluminação Pública (CIP), para isentar os consumidores residenciais beneficiários de Tarifa Social de Energia Elétrica e atualizar os valores da contribuição conforme classe de consumo</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/650/brw30f772175030_20250718_045559_115680.pdf</t>
   </si>
   <si>
     <t>Crédito adicional suplementar no valor de R$ 300.000,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotação orçamentária ao setor do Ensino Fundamental.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/651/brw30f772175030_20250718_050122_115704.pdf</t>
@@ -778,53 +1045,50 @@
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_de_lei_-_credito_especial_-_r_29.92820_vias_publicas_-_avcb_e_anexos.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 29.928,20 que terá classificação orçamentária no exercício de 2025, para incrementar dotações do Setor de Vias Públicas.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_-_credito_suplementar_r_1.332.50000_-_folha_de_pagto_e_anexo.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no valor de R$ 1.332.500,00 que terá classificação orçamentária no exercício de 2025, para incrementar dotações dos seguintes setores: Fundo Municipal de Saúde; Ensino Fundamental; Transporte Escolar e Educação Infantil.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://sapl.meridiano.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de Meridiano, relativas ao exercício de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1131,67 +1395,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_004-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/749/emenda_013-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/750/emenda_014-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_complementar_-_reajuste_salarial_2025._assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/494/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_complementar_-_gratificacao_de_gestao..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei__-_reduz_valores_de_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_complementar_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_complementar_-_aporte_2025_e_anexos_rpps.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_-_credito_especial_r_50.00000_dengue.assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_-_credito_adicional_especial_educacao_-_playground_e_computadores..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_-_credito_adicional_especial_esporte_-_quadra_e_trator..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_credito_suplementar_social_-_r_107.97128..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_-parque_residencial_sao_vicente_de_paulo_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei__-_sta._casa_votuporanga_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_-_credito_suplementar_social_-_r_2601656_ass..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei__-_credito_especial_-_r_42.657.47_-_centro_recreativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_-_credito_suplementar_-_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-_credito_especial_-_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_lei__-_credito_especial_-_r_79.66000_-_diretoria_administrativa.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_-_credito_especial_r_8.10000.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_lei_-_credito_adicional_especial_fid.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_-_aporte_2025_-_30-04-2025_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_-_credito_especial_r_278.39364_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_lei_credito_suplementar_-_r_107.20000_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/629/projeto_de_lei_-_credito_suplementar_r_27.00000.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_-_credito_especial_r_55.00000_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_lei_-_credito_especial_r_300.00000_-_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/646/brw30f772175030_20250704_004923_115478.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/647/brw30f772175030_20250704_010810_115500.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/648/brw30f772175030_20250704_012845_115520.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/650/brw30f772175030_20250718_045559_115680.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/651/brw30f772175030_20250718_050122_115704.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/654/brw30f772175030_20250725_004739_115832.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/655/brw30f772175030_20250725_005453_115838.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/656/brw30f772175030_20250725_010119_115852.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/657/brw30f772175030_20250725_010803_115868.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/658/brw30f772175030_20250728_013106_115886.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/669/assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei__-_credito_especial_-_r_277.12200_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_-_credito_especial_-_r_55.00000_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei__-_credito_especial_-_r_200.00000_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei__-_credito_especial_-_r_300.00000_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_-_credito_especial_-_r_15.18000_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_-_credito_adicional_especial_saude_-_telhado_ubs_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_lei__ppa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_-_credito_suplementar_merenda_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_-_credito_especial_-_r_4.88488_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_-_credito_suplementar_-_r_12.00000_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_-_credito_suplementar_-_r_40.00000_esporte_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_-_credito_suplementar_-_r_83.10000_vias_publicas_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_-_credito_suplementar_-_r_16.39470_-_saude_cisarf_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_-_credito_suplementar_-_r_565.00000_-_fumdema_-_residuos_e_triturador_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_-_credito_adicional_especial_saude_-_aquisicao_de_equipamentos_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_-_credito_especial_-_r_28.60389_-_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_de_lei_-_credito_especial_-_r_29.92820_vias_publicas_-_avcb_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_-_credito_suplementar_r_1.332.50000_-_folha_de_pagto_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/601/emenda_3-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/632/emenda_004-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/637/emenda_005-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/645/emenda_007-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/667/emenda_009-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/749/emenda_013-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/750/emenda_014-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/762/emenda_015-2025_conformidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/764/emenda_016-2025_-_impositiva_001_conformidade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/765/emenda_017-2025_-_impositiva_002_conformidade.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/766/emenda_018-2025_-_impositiva_003_conformidade.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/768/emenda_020-2025_-_impositiva_005_conformidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/769/emenda_021-2025_-_impositiva_006_conformidade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/772/emenda_024-2025_-_impositiva_009_conformidade.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/773/emenda_025-2025_-_impositiva_010_conformidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/774/emenda_026-2025_-_impositiva_011_conformidade.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/776/emenda_027-2025_-_impositiva_012_conformidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/777/emenda_028-2025_-_impositiva_013_conformidade.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/778/emenda_029-2025_-_impositiva_014_conformidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/780/emenda_030-2025_-_impositiva_015_conformidade.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/781/emenda_031-2025_-_impositiva_016_conformidade.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/783/emenda_032-2025_-_impositiva_017_conformidade.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/784/emenda_033-2025_-_impositiva_018_conformidade.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/785/emenda_034-2025_-_impositiva_019_conformidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/786/emenda_035-2025_-_impositiva_020_conformidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/493/projeto_de_lei_complementar_-_reajuste_salarial_2025._assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/494/plc_002-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/575/projeto_de_lei_complementar_-_gratificacao_de_gestao..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/577/projeto_de_lei__-_reduz_valores_de_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/661/projeto_de_lei_complementar_-_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/664/projeto_de_lei_complementar_-_aporte_2025_e_anexos_rpps.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/492/projeto_de_lei_-_credito_especial_r_50.00000_dengue.assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_lei_-_credito_adicional_especial_educacao_-_playground_e_computadores..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_lei_-_credito_adicional_especial_esporte_-_quadra_e_trator..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/506/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_lei_-_credito_suplementar_social_-_r_107.97128..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/516/projeto_de_lei_-_credito_suplementar_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/524/projeto_de_lei_-parque_residencial_sao_vicente_de_paulo_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/525/projeto_de_lei__-_sta._casa_votuporanga_-_reajuste.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/528/projeto_de_lei_-_credito_suplementar_social_-_r_2601656_ass..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/529/projeto_de_lei__-_credito_especial_-_r_42.657.47_-_centro_recreativo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/540/projeto_de_lei_-_credito_suplementar_-_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/574/projeto_de_lei_-_credito_especial_-_r_25.00000.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/578/projeto_de_lei__-_credito_especial_-_r_79.66000_-_diretoria_administrativa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/600/projeto_de_lei_-_credito_especial_r_8.10000.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/602/projeto_de_lei_-_credito_adicional_especial_fid.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/605/projeto_de_lei_ldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/611/projeto_de_lei_-_aporte_2025_-_30-04-2025_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/615/projeto_de_lei_-_credito_especial_r_278.39364_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/623/projeto_de_lei_credito_suplementar_-_r_107.20000_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/629/projeto_de_lei_-_credito_suplementar_r_27.00000.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/640/projeto_de_lei_-_credito_especial_r_55.00000_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/643/projeto_de_lei_-_credito_especial_r_300.00000_-_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/646/brw30f772175030_20250704_004923_115478.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/647/brw30f772175030_20250704_010810_115500.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/648/brw30f772175030_20250704_012845_115520.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/650/brw30f772175030_20250718_045559_115680.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/651/brw30f772175030_20250718_050122_115704.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/654/brw30f772175030_20250725_004739_115832.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/655/brw30f772175030_20250725_005453_115838.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/656/brw30f772175030_20250725_010119_115852.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/657/brw30f772175030_20250725_010803_115868.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/658/brw30f772175030_20250728_013106_115886.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/669/assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/671/projeto_de_lei__-_credito_especial_-_r_277.12200_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/672/projeto_de_lei_-_credito_especial_-_r_55.00000_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/673/projeto_de_lei__-_credito_especial_-_r_200.00000_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/674/projeto_de_lei__-_credito_especial_-_r_300.00000_saude_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/677/projeto_de_lei_-_credito_especial_-_r_15.18000_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/680/projeto_de_lei_-_credito_adicional_especial_saude_-_telhado_ubs_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/684/projeto_lei__ppa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/686/projeto_de_lei_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/692/projeto_de_lei_-_credito_suplementar_merenda_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/703/projeto_de_lei_-_credito_especial_-_r_4.88488_fundamental_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/704/projeto_de_lei_-_credito_suplementar_-_r_12.00000_social_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/705/projeto_de_lei_-_credito_suplementar_-_r_40.00000_esporte_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/706/projeto_de_lei_-_credito_suplementar_-_r_83.10000_vias_publicas_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/731/projeto_de_lei_-_credito_suplementar_-_r_16.39470_-_saude_cisarf_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/732/projeto_de_lei_-_credito_suplementar_-_r_565.00000_-_fumdema_-_residuos_e_triturador_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/733/projeto_de_lei_-_credito_adicional_especial_saude_-_aquisicao_de_equipamentos_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/745/projeto_de_lei_-_credito_especial_-_r_28.60389_-_saude_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/746/projeto_de_lei_-_credito_especial_-_r_29.92820_vias_publicas_-_avcb_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/747/projeto_de_lei_-_credito_suplementar_r_1.332.50000_-_folha_de_pagto_e_anexo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H63"/>
+  <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="120.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="165.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1267,1571 +1531,2169 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>26</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="H19" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>29</v>
+        <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="D23" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="D24" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
       <c r="D26" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>29</v>
+        <v>88</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="H26" t="s">
-        <v>109</v>
+        <v>126</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="D27" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>51</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="H27" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="D28" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E28" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="F28" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="H28" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="D29" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E29" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="F29" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>120</v>
+        <v>140</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>142</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>123</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E30" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="F30" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>124</v>
+        <v>143</v>
       </c>
       <c r="H30" t="s">
-        <v>125</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="D31" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E31" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="F31" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>147</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="D32" t="s">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>51</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>132</v>
+        <v>149</v>
       </c>
       <c r="H32" t="s">
-        <v>133</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>151</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" t="s">
         <v>134</v>
       </c>
-      <c r="B33" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="H33" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="D34" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E34" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F34" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="H34" t="s">
-        <v>141</v>
+        <v>158</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D35" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E35" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F35" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>147</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
       <c r="H36" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>151</v>
+        <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>155</v>
+        <v>22</v>
       </c>
       <c r="D38" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D39" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>163</v>
+        <v>31</v>
       </c>
       <c r="D40" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="H41" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="D42" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="H42" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D43" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F43" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="H43" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>179</v>
+        <v>45</v>
       </c>
       <c r="D44" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>183</v>
+        <v>49</v>
       </c>
       <c r="D45" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="H45" t="s">
-        <v>129</v>
+        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>59</v>
       </c>
       <c r="D46" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>63</v>
       </c>
       <c r="D47" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>194</v>
+        <v>68</v>
       </c>
       <c r="D48" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F48" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="H48" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>198</v>
+        <v>73</v>
       </c>
       <c r="D49" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="H49" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D50" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H50" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>206</v>
+        <v>77</v>
       </c>
       <c r="D51" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F51" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>210</v>
+        <v>82</v>
       </c>
       <c r="D52" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E52" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F52" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="H52" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>214</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F53" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>218</v>
+        <v>97</v>
       </c>
       <c r="D54" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E54" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F54" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>222</v>
+        <v>111</v>
       </c>
       <c r="D55" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E55" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H55" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>226</v>
+        <v>115</v>
       </c>
       <c r="D56" t="s">
-        <v>50</v>
+        <v>155</v>
       </c>
       <c r="E56" t="s">
-        <v>51</v>
+        <v>156</v>
       </c>
       <c r="F56" t="s">
-        <v>29</v>
+        <v>135</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H56" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>229</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
+        <v>119</v>
+      </c>
+      <c r="D57" t="s">
+        <v>155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>156</v>
+      </c>
+      <c r="F57" t="s">
+        <v>135</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>124</v>
+      </c>
+      <c r="D58" t="s">
+        <v>155</v>
+      </c>
+      <c r="E58" t="s">
+        <v>156</v>
+      </c>
+      <c r="F58" t="s">
+        <v>135</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="H58" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>236</v>
+      </c>
+      <c r="D59" t="s">
+        <v>155</v>
+      </c>
+      <c r="E59" t="s">
+        <v>156</v>
+      </c>
+      <c r="F59" t="s">
+        <v>135</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="H59" t="s">
         <v>238</v>
-      </c>
-[...13 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>240</v>
+      </c>
+      <c r="D60" t="s">
+        <v>155</v>
+      </c>
+      <c r="E60" t="s">
+        <v>156</v>
+      </c>
+      <c r="F60" t="s">
+        <v>135</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="H60" t="s">
         <v>242</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>243</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>244</v>
+      </c>
+      <c r="D61" t="s">
+        <v>155</v>
+      </c>
+      <c r="E61" t="s">
+        <v>156</v>
+      </c>
+      <c r="F61" t="s">
+        <v>135</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="H61" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>248</v>
+      </c>
+      <c r="D62" t="s">
+        <v>155</v>
+      </c>
+      <c r="E62" t="s">
+        <v>156</v>
+      </c>
+      <c r="F62" t="s">
+        <v>135</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>251</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" t="s">
+        <v>155</v>
+      </c>
+      <c r="E63" t="s">
+        <v>156</v>
+      </c>
+      <c r="F63" t="s">
+        <v>135</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="B63" t="s">
-[...5 lines deleted...]
-      <c r="D63" t="s">
+      <c r="H63" t="s">
         <v>254</v>
       </c>
-      <c r="E63" t="s">
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
         <v>255</v>
       </c>
-      <c r="F63" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>256</v>
       </c>
-      <c r="H63" t="s">
+      <c r="D64" t="s">
+        <v>155</v>
+      </c>
+      <c r="E64" t="s">
+        <v>156</v>
+      </c>
+      <c r="F64" t="s">
+        <v>135</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>257</v>
+      </c>
+      <c r="H64" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>259</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" t="s">
+        <v>155</v>
+      </c>
+      <c r="E65" t="s">
+        <v>156</v>
+      </c>
+      <c r="F65" t="s">
+        <v>135</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" t="s">
+        <v>155</v>
+      </c>
+      <c r="E66" t="s">
+        <v>156</v>
+      </c>
+      <c r="F66" t="s">
+        <v>37</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H66" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>267</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="E67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F67" t="s">
+        <v>135</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H67" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>271</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" t="s">
+        <v>155</v>
+      </c>
+      <c r="E68" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" t="s">
+        <v>135</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H68" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>274</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>275</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" t="s">
+        <v>135</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H69" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>279</v>
+      </c>
+      <c r="D70" t="s">
+        <v>155</v>
+      </c>
+      <c r="E70" t="s">
+        <v>156</v>
+      </c>
+      <c r="F70" t="s">
+        <v>135</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H70" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>282</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>283</v>
+      </c>
+      <c r="D71" t="s">
+        <v>155</v>
+      </c>
+      <c r="E71" t="s">
+        <v>156</v>
+      </c>
+      <c r="F71" t="s">
+        <v>135</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H71" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>286</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>287</v>
+      </c>
+      <c r="D72" t="s">
+        <v>155</v>
+      </c>
+      <c r="E72" t="s">
+        <v>156</v>
+      </c>
+      <c r="F72" t="s">
+        <v>135</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H72" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>290</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>291</v>
+      </c>
+      <c r="D73" t="s">
+        <v>155</v>
+      </c>
+      <c r="E73" t="s">
+        <v>156</v>
+      </c>
+      <c r="F73" t="s">
+        <v>135</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H73" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>294</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>295</v>
+      </c>
+      <c r="D74" t="s">
+        <v>155</v>
+      </c>
+      <c r="E74" t="s">
+        <v>156</v>
+      </c>
+      <c r="F74" t="s">
+        <v>135</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H74" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>298</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>299</v>
+      </c>
+      <c r="D75" t="s">
+        <v>155</v>
+      </c>
+      <c r="E75" t="s">
+        <v>156</v>
+      </c>
+      <c r="F75" t="s">
+        <v>135</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H75" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>303</v>
+      </c>
+      <c r="D76" t="s">
+        <v>155</v>
+      </c>
+      <c r="E76" t="s">
+        <v>156</v>
+      </c>
+      <c r="F76" t="s">
+        <v>135</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H76" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>306</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>307</v>
+      </c>
+      <c r="D77" t="s">
+        <v>155</v>
+      </c>
+      <c r="E77" t="s">
+        <v>156</v>
+      </c>
+      <c r="F77" t="s">
+        <v>135</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H77" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>310</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D78" t="s">
+        <v>155</v>
+      </c>
+      <c r="E78" t="s">
+        <v>156</v>
+      </c>
+      <c r="F78" t="s">
+        <v>135</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H78" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>314</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>315</v>
+      </c>
+      <c r="D79" t="s">
+        <v>155</v>
+      </c>
+      <c r="E79" t="s">
+        <v>156</v>
+      </c>
+      <c r="F79" t="s">
+        <v>135</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H79" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>318</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>319</v>
+      </c>
+      <c r="D80" t="s">
+        <v>155</v>
+      </c>
+      <c r="E80" t="s">
+        <v>156</v>
+      </c>
+      <c r="F80" t="s">
+        <v>135</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H80" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>322</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>323</v>
+      </c>
+      <c r="D81" t="s">
+        <v>155</v>
+      </c>
+      <c r="E81" t="s">
+        <v>156</v>
+      </c>
+      <c r="F81" t="s">
+        <v>135</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>326</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>327</v>
+      </c>
+      <c r="D82" t="s">
+        <v>155</v>
+      </c>
+      <c r="E82" t="s">
+        <v>156</v>
+      </c>
+      <c r="F82" t="s">
+        <v>135</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H82" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>330</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>331</v>
+      </c>
+      <c r="D83" t="s">
+        <v>155</v>
+      </c>
+      <c r="E83" t="s">
+        <v>156</v>
+      </c>
+      <c r="F83" t="s">
+        <v>135</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H83" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>334</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>335</v>
+      </c>
+      <c r="D84" t="s">
+        <v>155</v>
+      </c>
+      <c r="E84" t="s">
+        <v>156</v>
+      </c>
+      <c r="F84" t="s">
+        <v>135</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H84" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>338</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>339</v>
+      </c>
+      <c r="D85" t="s">
+        <v>155</v>
+      </c>
+      <c r="E85" t="s">
+        <v>156</v>
+      </c>
+      <c r="F85" t="s">
+        <v>135</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H85" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>342</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>132</v>
+      </c>
+      <c r="D86" t="s">
+        <v>343</v>
+      </c>
+      <c r="E86" t="s">
+        <v>344</v>
+      </c>
+      <c r="F86" t="s">
+        <v>18</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H86" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2854,50 +3716,73 @@
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>