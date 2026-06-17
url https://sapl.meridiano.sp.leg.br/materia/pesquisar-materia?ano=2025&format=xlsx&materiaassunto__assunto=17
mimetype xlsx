--- v0 (2026-03-19)
+++ v1 (2026-06-17)
@@ -10,107 +10,140 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="52">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>EMD</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>Rui Dias Barbosa</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_002-2025.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTE-SE ao Art. 1º do Projeto de Lei Ordinária nº 14 de 2025 os seguintes §§ 1º, 2º, 3º, 4º e 5º.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Edevair de Melo Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/735/emenda_012-2025.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA-SE o artigo 3º do projeto de Lei Ordinária nº 56 de 2025</t>
+  </si>
+  <si>
     <t>530</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>13</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Agnaldo Rodrigues da Silva Júnior, Cleomar Faria Gonçalves, Daiane Aparecida da Silva Moreira, Edevair de Melo Silva, Edivan Cassio Tonelote, Júnio Afonso Dias, Rafael Alexandre Tavares, Rui Dias Barbosa, Victor Hugo Moda de Almeida</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/530/plo_13-2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 2º e acrescenta parágrafos aos Art. 4º e 5º da Lei Ordinária nº 1.059, de 7 de outubro de 2014, que “dispõe sobre a criação da Imprensa Oficial do Município na forma eletrônica”.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>14</t>
-  </si>
-[...1 lines deleted...]
-    <t>Edevair de Melo Silva</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/532/plo_014-2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da apresentação de exame toxicológico pelos agentes políticos dos Poderes Executivo e Legislativo de Meridiano e dá outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
     <t>http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_conselho_municipal_da_juventude.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal da Juventude de Meridiano –COMJUVEM, e dá outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
@@ -480,56 +513,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/530/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/532/plo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/736/plo_066-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/737/plo_067-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/662/pdl-000000_-_licenca.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/553/emenda_002-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/735/emenda_012-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/530/plo_13-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/532/plo_014-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/642/projeto_de_lei_-_conselho_municipal_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/736/plo_066-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/737/plo_067-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.meridiano.sp.leg.br/media/sapl/public/materialegislativa/2025/662/pdl-000000_-_licenca.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H7"/>
+  <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="208.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="230.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -590,151 +623,205 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H9" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>